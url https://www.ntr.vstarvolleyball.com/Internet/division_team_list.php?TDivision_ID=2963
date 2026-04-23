--- v0 (2026-02-14)
+++ v1 (2026-04-23)
@@ -12,605 +12,602 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>WF Elite 16 Black</t>
   </si>
   <si>
     <t>G16WFELT1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 16 Black</t>
   </si>
   <si>
     <t>G16DIGVB1NT</t>
   </si>
   <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>DIG 16 Blue</t>
+  </si>
+  <si>
+    <t>G16DIGVB2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>16.1 Premier Regional</t>
   </si>
   <si>
     <t>RYZE 16.1 Premier Reg</t>
   </si>
   <si>
     <t>G16RYZEV2NT</t>
   </si>
   <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>East TX Jrs 16B</t>
+  </si>
+  <si>
+    <t>G16ETXJR1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>16 Steel Ethos</t>
+  </si>
+  <si>
+    <t>Arete 16 Steel Ethos</t>
+  </si>
+  <si>
+    <t>G16ARETE4NT</t>
+  </si>
+  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>16 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 16 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G16FIELD3NT</t>
   </si>
   <si>
-    <t>16 Blue</t>
-[...5 lines deleted...]
-    <t>G16DIGVB2NT</t>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 16N Silver</t>
+  </si>
+  <si>
+    <t>G161UNVB4NT</t>
+  </si>
+  <si>
+    <t>16.1 Premier National</t>
+  </si>
+  <si>
+    <t>RYZE 16.1 Premier Natl</t>
+  </si>
+  <si>
+    <t>G16RYZEV1NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 EXV White</t>
+  </si>
+  <si>
+    <t>Vision 16 EXV White</t>
+  </si>
+  <si>
+    <t>G16VIVBC3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>EAST 16’S DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog East 16 Diamond </t>
+  </si>
+  <si>
+    <t>G16FROGS6NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>16.1 Steven</t>
+  </si>
+  <si>
+    <t>Pono 16.1 Steven</t>
+  </si>
+  <si>
+    <t>G16PONOV1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212 Volleyball Club </t>
+  </si>
+  <si>
+    <t>212.16.1</t>
+  </si>
+  <si>
+    <t>G16212VB1NT</t>
+  </si>
+  <si>
+    <t>16 EXV Gray</t>
+  </si>
+  <si>
+    <t>Vision 16 EXV Gray</t>
+  </si>
+  <si>
+    <t>G16VIVBC4NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>16 Kinleigh</t>
+  </si>
+  <si>
+    <t>North Point 16 K</t>
+  </si>
+  <si>
+    <t>G16NORPT2NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>NT Flyers 16 USA-Rich</t>
+  </si>
+  <si>
+    <t>G16FRFLY4NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>16 Glen Rose Red</t>
+  </si>
+  <si>
+    <t>TAV 16 Glen Rose Red</t>
+  </si>
+  <si>
+    <t>G16TXADV11NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 161 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 161W</t>
+  </si>
+  <si>
+    <t>G16FWFIR3NT</t>
+  </si>
+  <si>
+    <t>Forge Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>16U-Pink</t>
+  </si>
+  <si>
+    <t>Forge 16U</t>
+  </si>
+  <si>
+    <t>G16FORGE1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 16 Kaos White Cottery</t>
+  </si>
+  <si>
+    <t>360 16 Kaos Cottery</t>
+  </si>
+  <si>
+    <t>G16SIXTY5NT</t>
+  </si>
+  <si>
+    <t>Strikerz Elite</t>
+  </si>
+  <si>
+    <t>Strikerz Elite Club B</t>
+  </si>
+  <si>
+    <t>SEC Black</t>
+  </si>
+  <si>
+    <t>G16STKEL5NT</t>
+  </si>
+  <si>
+    <t>Airells Court Club Volleyball</t>
+  </si>
+  <si>
+    <t>ACCV16 Blk elite Travels16,1</t>
+  </si>
+  <si>
+    <t>ACCV16 Bk el Travels16.1</t>
+  </si>
+  <si>
+    <t>G16AIRCV1NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>SLAM 16 Black</t>
+  </si>
+  <si>
+    <t>G16SLAMV1NT</t>
+  </si>
+  <si>
+    <t>16 Red</t>
+  </si>
+  <si>
+    <t>DIG 16 Red</t>
+  </si>
+  <si>
+    <t>G16DIGVB3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>Premier 16 Red</t>
+  </si>
+  <si>
+    <t>G16PREMR4NT</t>
+  </si>
+  <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>EVOLVE 16 Black</t>
+  </si>
+  <si>
+    <t>G16EVOLV1NT</t>
+  </si>
+  <si>
+    <t>16 Silver</t>
+  </si>
+  <si>
+    <t>TAV 16 Silver</t>
+  </si>
+  <si>
+    <t>G16TXADV7NT</t>
+  </si>
+  <si>
+    <t>16 Kaos White Sutton</t>
+  </si>
+  <si>
+    <t>360 16 Kaos White Sutton</t>
+  </si>
+  <si>
+    <t>G16SIXTY3NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-16 Elite</t>
   </si>
   <si>
     <t>G16WCREW1NT</t>
   </si>
   <si>
-    <t>East Texas Juniors</t>
-[...8 lines deleted...]
-    <t>Texas Advantage</t>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>16 AMPD Red</t>
+  </si>
+  <si>
+    <t>NRG 16 AMPD Red</t>
+  </si>
+  <si>
+    <t>G16NRGVC4NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation Red Oak 16 Local</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DN Red Oak 16 Local </t>
+  </si>
+  <si>
+    <t>G16DRIVE4NT</t>
   </si>
   <si>
     <t>South 16 White</t>
   </si>
   <si>
     <t>TAV South 16 White</t>
   </si>
   <si>
     <t>G16TXADV6NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...215 lines deleted...]
-    <t>G16SIXTY5NT</t>
+    <t>16 National Black</t>
+  </si>
+  <si>
+    <t>360 16 National Black</t>
+  </si>
+  <si>
+    <t>G16SIXTY6NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 16 Black</t>
+  </si>
+  <si>
+    <t>G16CUVBC1NT</t>
+  </si>
+  <si>
+    <t>16 Graham</t>
+  </si>
+  <si>
+    <t>TAV 16 Graham</t>
+  </si>
+  <si>
+    <t>G16TXADV12NT</t>
+  </si>
+  <si>
+    <t>Volleylab</t>
+  </si>
+  <si>
+    <t>16 Cait</t>
+  </si>
+  <si>
+    <t>VL 16 Cait</t>
+  </si>
+  <si>
+    <t>G16VOLAB1NT</t>
+  </si>
+  <si>
+    <t>16.2 Elite</t>
+  </si>
+  <si>
+    <t>RYZE 16.2 Elite</t>
+  </si>
+  <si>
+    <t>G16RYZEV3NT</t>
+  </si>
+  <si>
+    <t>FW Fire 162 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 162W</t>
+  </si>
+  <si>
+    <t>G16FWFIR4NT</t>
+  </si>
+  <si>
+    <t>16 White</t>
+  </si>
+  <si>
+    <t>WF Elite 16 White</t>
+  </si>
+  <si>
+    <t>G16WFELT2NT</t>
+  </si>
+  <si>
+    <t>16 National Navy</t>
+  </si>
+  <si>
+    <t>NRG 16 National Navy</t>
+  </si>
+  <si>
+    <t>G16NRGVC5NT</t>
+  </si>
+  <si>
+    <t>16 Purple</t>
+  </si>
+  <si>
+    <t>SLAM 16 Purple</t>
+  </si>
+  <si>
+    <t>G16SLAMV2NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 16 Blue</t>
+  </si>
+  <si>
+    <t>G16OHANA1NT</t>
+  </si>
+  <si>
+    <t>16 National White</t>
+  </si>
+  <si>
+    <t>NRG 16 National White</t>
+  </si>
+  <si>
+    <t>G16NRGVC6NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 16 Black</t>
+  </si>
+  <si>
+    <t>G16ALLEG3NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>16 Royal Aubrey</t>
+  </si>
+  <si>
+    <t>EMV 16 Royal Aubrey</t>
+  </si>
+  <si>
+    <t>G16EAGMT3NT</t>
   </si>
   <si>
     <t>Flyers 16 NAT-Devesia</t>
   </si>
   <si>
     <t>G16FRFLY3NT</t>
   </si>
   <si>
-    <t>16 White</t>
-[...62 lines deleted...]
-    <t>G16VOLAB1NT</t>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>16U Jessica</t>
+  </si>
+  <si>
+    <t>VSTX 16u Jessica</t>
+  </si>
+  <si>
+    <t>G16VSVBC1NT</t>
+  </si>
+  <si>
+    <t>CUVB 16 White</t>
+  </si>
+  <si>
+    <t>G16CUVBC2NT</t>
+  </si>
+  <si>
+    <t>South 16 National</t>
+  </si>
+  <si>
+    <t>TAV South 16 National</t>
+  </si>
+  <si>
+    <t>G16TXADV9NT</t>
   </si>
   <si>
     <t>WC-16 Black</t>
   </si>
   <si>
     <t>G16WCREW2NT</t>
   </si>
   <si>
-    <t>16 National Navy</t>
-[...23 lines deleted...]
-    <t>G16CUVBC1NT</t>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Navy</t>
+  </si>
+  <si>
+    <t>287 SVC 16 Navy</t>
+  </si>
+  <si>
+    <t>G16287SV98NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>NET Juniors</t>
+  </si>
+  <si>
+    <t>NET 16's Black</t>
+  </si>
+  <si>
+    <t>G16NETJR1NT</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 16's</t>
   </si>
   <si>
     <t>G16WWVBC1NT</t>
-  </si>
-[...115 lines deleted...]
-    <t>G16287SV98NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC 16 VERNON</t>
   </si>
   <si>
     <t>WVC 16 Vernon</t>
   </si>
   <si>
     <t>G16WINDT3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -979,1111 +976,1111 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>85.846</v>
+        <v>83.227</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>83.010000000000005</v>
+        <v>82.726</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>82.774</v>
+        <v>82.17400000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>82.378</v>
+        <v>81.953</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" t="s">
         <v>22</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>23</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>81.768</v>
+        <v>81.84699999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>81.194</v>
+        <v>81.476</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>81.126</v>
+        <v>81.028000000000006</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>81.126</v>
+        <v>80.979</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" t="s">
         <v>35</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>36</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>37</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>81.055000000000007</v>
+        <v>80.669</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
         <v>39</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>41</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>81.043000000000006</v>
+        <v>80.383</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>80.93300000000001</v>
+        <v>80.343</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>80.86799999999999</v>
+        <v>80.316</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
-      <c r="B14" t="s">
-        <v>51</v>
+      <c r="B14">
+        <v>16.1</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>80.495</v>
+        <v>80.064999999999998</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>80.090000000000003</v>
+        <v>79.986</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>80.088999999999999</v>
+        <v>79.98</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>60</v>
       </c>
-      <c r="B17">
-        <v>16.1</v>
+      <c r="B17" t="s">
+        <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>80.052999999999997</v>
+        <v>79.70399999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>79.052999999999997</v>
+        <v>79.64</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>79.052999999999997</v>
+        <v>79.48</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>79.052999999999997</v>
+        <v>79.122</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>78.902</v>
+        <v>79.045000000000002</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>78.895</v>
+        <v>79.033000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>78.883</v>
+        <v>78.947</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>78.544</v>
+        <v>78.871</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>78.485</v>
+        <v>78.718</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="C26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>78.435</v>
+        <v>78.456</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>78.34999999999999</v>
+        <v>78.36199999999999</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" t="s">
         <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>78.298</v>
+        <v>78.304</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>78.291</v>
+        <v>78.294</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>78.096000000000004</v>
+        <v>78.276</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>77.867</v>
+        <v>78.17400000000001</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>6</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>77.428</v>
+        <v>78.052999999999997</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="B33" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D33" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>77.393</v>
+        <v>77.752</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>77.392</v>
+        <v>77.66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>121</v>
+        <v>7</v>
       </c>
       <c r="C35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E35" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="F35">
-        <v>77.307</v>
+        <v>77.623</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
         <v>126</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>77.249</v>
+        <v>77.598</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
       <c r="C37" t="s">
         <v>130</v>
       </c>
       <c r="D37" t="s">
         <v>131</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>77.17400000000001</v>
+        <v>77.444</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>77.084000000000003</v>
+        <v>77.0090000000000003</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C39" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>77.066999999999993</v>
+        <v>76.85899999999999</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D40" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>76.852</v>
+        <v>76.83799999999999</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="B41" t="s">
-        <v>7</v>
+        <v>141</v>
       </c>
       <c r="C41" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>76.491</v>
+        <v>76.69199999999999</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D42" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>76.34999999999999</v>
+        <v>76.616</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C43" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D43" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>76.238</v>
+        <v>76.602</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C44" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D44" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>75.886</v>
+        <v>76.167</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>75.886</v>
+        <v>75.827</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>75.667</v>
+        <v>75.444</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>60</v>
       </c>
       <c r="B47" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="C47" t="s">
         <v>160</v>
       </c>
       <c r="D47" t="s">
         <v>161</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>75.467</v>
+        <v>75.119</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>95</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C48" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>73.873</v>
+        <v>74.97</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>122</v>
       </c>
       <c r="B49" t="s">
+        <v>138</v>
+      </c>
+      <c r="C49" t="s">
         <v>166</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>167</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
-        <v>73.343</v>
+        <v>74.968</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="B50" t="s">
+        <v>168</v>
+      </c>
+      <c r="C50" t="s">
         <v>169</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>170</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
-        <v>72.84699999999999</v>
+        <v>74.38200000000001</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="B51" t="s">
-        <v>110</v>
+        <v>171</v>
       </c>
       <c r="C51" t="s">
+        <v>171</v>
+      </c>
+      <c r="D51" t="s">
         <v>172</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
-        <v>72.43300000000001</v>
+        <v>72.86199999999999</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
         <v>174</v>
       </c>
       <c r="C52" t="s">
         <v>175</v>
       </c>
       <c r="D52" t="s">
         <v>176</v>
       </c>
       <c r="E52" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
       <c r="F52">
-        <v>72.373</v>
+        <v>79.593</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" t="s">
+        <v>179</v>
+      </c>
+      <c r="C53" t="s">
+        <v>179</v>
+      </c>
+      <c r="D53" t="s">
+        <v>180</v>
+      </c>
+      <c r="E53" t="s">
         <v>177</v>
       </c>
-      <c r="B53" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F53">
-        <v>80.049000000000007</v>
+        <v>78.628</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>181</v>
       </c>
       <c r="B54" t="s">
         <v>182</v>
       </c>
       <c r="C54" t="s">
+        <v>182</v>
+      </c>
+      <c r="D54" t="s">
         <v>183</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F54">
-        <v>75.863</v>
+        <v>76.34999999999999</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>184</v>
+      </c>
+      <c r="B55" t="s">
         <v>185</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>186</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>187</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F55">
-        <v>75.467</v>
+        <v>76.297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>