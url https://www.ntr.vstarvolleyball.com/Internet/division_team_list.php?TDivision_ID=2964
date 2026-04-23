--- v0 (2026-02-14)
+++ v1 (2026-04-23)
@@ -12,737 +12,734 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Black </t>
+  </si>
+  <si>
+    <t>ETA1 15 Black</t>
+  </si>
+  <si>
+    <t>G15ETA1V1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Elite Gray </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Victory 15 Elite Gray </t>
+  </si>
+  <si>
+    <t>G15VCTRY3NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 15 Rip</t>
+  </si>
+  <si>
+    <t>G15WAVBC1NT</t>
+  </si>
+  <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>Storm 15 Black</t>
+  </si>
+  <si>
+    <t>G15STORM1NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>15U Dean</t>
+  </si>
+  <si>
+    <t>VSTX 15U Dean</t>
+  </si>
+  <si>
+    <t>G15VSVBC1NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>East Texas 15B</t>
+  </si>
+  <si>
+    <t>G15ETXJR1NT</t>
+  </si>
+  <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-15 Elite</t>
+  </si>
+  <si>
+    <t>G15WCREW1NT</t>
+  </si>
+  <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 15 Gold</t>
   </si>
   <si>
     <t>UEPA 15G</t>
   </si>
   <si>
     <t>G15UNTOU2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...29 lines deleted...]
-    <t>G15VCTRY3NT</t>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>15 Silver</t>
+  </si>
+  <si>
+    <t>Skyline 15 Silver</t>
+  </si>
+  <si>
+    <t>G15SKYLN6NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>G15FIELD3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>360 15.1</t>
+  </si>
+  <si>
+    <t>G15SIXTY5NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>15 National</t>
+  </si>
+  <si>
+    <t>North Point 15 National</t>
+  </si>
+  <si>
+    <t>G15NORPT1NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 15 Black</t>
+  </si>
+  <si>
+    <t>G15CUVBC1NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>SLAM 15 Black</t>
+  </si>
+  <si>
+    <t>G15SLAMV1NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>15.1 Annette</t>
+  </si>
+  <si>
+    <t>Pono 15.1 Annette</t>
+  </si>
+  <si>
+    <t>G15PONOV1NT</t>
+  </si>
+  <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>EVOLVE 15 Black</t>
+  </si>
+  <si>
+    <t>G15EVOLV1NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>15 Black Maddy</t>
+  </si>
+  <si>
+    <t>EMV 15 Black Maddy</t>
+  </si>
+  <si>
+    <t>G15EAGMT2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>IVC 15U National-2</t>
+  </si>
+  <si>
+    <t>G15INFTY2NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>15 National Navy</t>
+  </si>
+  <si>
+    <t>NRG 15 National Navy</t>
+  </si>
+  <si>
+    <t>G15NRGVC5NT</t>
+  </si>
+  <si>
+    <t>Bullitt Volleyball Club</t>
+  </si>
+  <si>
+    <t>BVA 15's</t>
+  </si>
+  <si>
+    <t>G15WWVBC1NT</t>
+  </si>
+  <si>
+    <t>Legend Volleyball Club</t>
+  </si>
+  <si>
+    <t>Legend VC 15 Black</t>
+  </si>
+  <si>
+    <t>Legend 15 Black</t>
+  </si>
+  <si>
+    <t>G15LEVBC1NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 151 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 151W</t>
+  </si>
+  <si>
+    <t>G15FWFIR2NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 15Elite Blue</t>
+  </si>
+  <si>
+    <t>G151UNVB5NT</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>G15FIELD4NT</t>
+  </si>
+  <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 White</t>
+  </si>
+  <si>
+    <t>Peak VA 15 White</t>
+  </si>
+  <si>
+    <t>G15PEVBA3NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>15 Metro Green</t>
+  </si>
+  <si>
+    <t>TAV 15 Metro Green</t>
+  </si>
+  <si>
+    <t>G15TXADV14NT</t>
+  </si>
+  <si>
+    <t>Victory 15 White</t>
+  </si>
+  <si>
+    <t>G15VCTRY4NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 15</t>
   </si>
   <si>
     <t>G15PCEVB1NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...65 lines deleted...]
-    <t>Texas Advantage</t>
+    <t>15.2 Megan</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>15.1 Premier</t>
+  </si>
+  <si>
+    <t>RYZE 15.1 Premier</t>
+  </si>
+  <si>
+    <t>G15RYZEV1NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 Red</t>
+  </si>
+  <si>
+    <t>WF Elite 15 Red</t>
+  </si>
+  <si>
+    <t>G15WFELT3NT</t>
+  </si>
+  <si>
+    <t>15 Kaos White</t>
+  </si>
+  <si>
+    <t>360 15 Kaos White</t>
+  </si>
+  <si>
+    <t>G15SIXTY4NT</t>
+  </si>
+  <si>
+    <t>South 15 White</t>
+  </si>
+  <si>
+    <t>TAV South 15 White</t>
+  </si>
+  <si>
+    <t>G15TXADV8NT</t>
+  </si>
+  <si>
+    <t>15 West</t>
+  </si>
+  <si>
+    <t>Victory 15 West</t>
+  </si>
+  <si>
+    <t>G15VCTRY6NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Blue</t>
+  </si>
+  <si>
+    <t>DIG 15 Blue</t>
+  </si>
+  <si>
+    <t>G15DIGVB2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>15'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 15E Black</t>
+  </si>
+  <si>
+    <t>G15FROGS5NT</t>
   </si>
   <si>
     <t>TAV 15 Silver</t>
   </si>
   <si>
     <t>G15TXADV6NT</t>
   </si>
   <si>
-    <t>CUVB Fort Worth</t>
-[...77 lines deleted...]
-    <t>G15NRGVC5NT</t>
+    <t xml:space="preserve">15 Purple </t>
+  </si>
+  <si>
+    <t>SLAM 15 Purple</t>
+  </si>
+  <si>
+    <t>G15SLAMV2NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 EXV Gray</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Gray</t>
+  </si>
+  <si>
+    <t>G15VIVBC4NT</t>
+  </si>
+  <si>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>15 National Black</t>
+  </si>
+  <si>
+    <t>MVP 15 National Black</t>
+  </si>
+  <si>
+    <t>G15MVPVC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212 Volleyball Club </t>
+  </si>
+  <si>
+    <t>212.15.1</t>
+  </si>
+  <si>
+    <t>G15212VB1NT</t>
+  </si>
+  <si>
+    <t>15U Aleman</t>
+  </si>
+  <si>
+    <t>VSTX 15U Aleman</t>
+  </si>
+  <si>
+    <t>G15VSVBC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>15 Red Corde</t>
+  </si>
+  <si>
+    <t>Premier 15 Red C</t>
+  </si>
+  <si>
+    <t>G15PREMR6NT</t>
+  </si>
+  <si>
+    <t>15 Purple</t>
+  </si>
+  <si>
+    <t>Storm 15 Purple</t>
+  </si>
+  <si>
+    <t>G15STORM2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIG 15 Red </t>
+  </si>
+  <si>
+    <t>G15DIGVB3NT</t>
+  </si>
+  <si>
+    <t>15 Royal Nancy</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Nancy</t>
+  </si>
+  <si>
+    <t>G15EAGMT3NT</t>
+  </si>
+  <si>
+    <t>WC-15 Black</t>
+  </si>
+  <si>
+    <t>G15WCREW2NT</t>
+  </si>
+  <si>
+    <t>East Texas Jrs 15 Red</t>
+  </si>
+  <si>
+    <t>G15ETXJR4NT</t>
+  </si>
+  <si>
+    <t>15 National Blue</t>
+  </si>
+  <si>
+    <t>NRG 15 National Blue</t>
+  </si>
+  <si>
+    <t>G15NRGVC7NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 15 Black</t>
+  </si>
+  <si>
+    <t>G15ALLEG3NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 National White</t>
+  </si>
+  <si>
+    <t>LVA 15 National White</t>
+  </si>
+  <si>
+    <t>G15LUNVA5NT</t>
+  </si>
+  <si>
+    <t>North Star Volleyball</t>
+  </si>
+  <si>
+    <t>15 STARS REGIONAL BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSTVB-Stars </t>
+  </si>
+  <si>
+    <t>G15NSTVB1NT</t>
+  </si>
+  <si>
+    <t>15 National Purple</t>
+  </si>
+  <si>
+    <t>MVP 15 National Purple</t>
+  </si>
+  <si>
+    <t>G15MVPVC3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Elite</t>
+  </si>
+  <si>
+    <t>North Point 15 Elite</t>
+  </si>
+  <si>
+    <t>G15NORPT2NT</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Fred</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Fred</t>
+  </si>
+  <si>
+    <t>G15FIELD5NT</t>
+  </si>
+  <si>
+    <t>Mesquite Trailblazers Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Black Elite</t>
+  </si>
+  <si>
+    <t>Mesquite Trailblazers VC</t>
+  </si>
+  <si>
+    <t>G15MTVBC1NT</t>
+  </si>
+  <si>
+    <t>NRG 15 National White</t>
+  </si>
+  <si>
+    <t>G15NRGVC6NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 15 NAT-Jerry</t>
+  </si>
+  <si>
+    <t>G15FRFLY6NT</t>
+  </si>
+  <si>
+    <t>WC-15 Pink</t>
+  </si>
+  <si>
+    <t>G15WCREW3NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIV 15 Elite </t>
+  </si>
+  <si>
+    <t>Image 15  Elite</t>
+  </si>
+  <si>
+    <t>G15TXIMG4NT</t>
+  </si>
+  <si>
+    <t>Flyers 15 NAT-Alan</t>
+  </si>
+  <si>
+    <t>G15FRFLY5NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>iCrush 15 Black</t>
+  </si>
+  <si>
+    <t>G15INCRU1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
   </si>
   <si>
     <t>Wave 15 Tide</t>
   </si>
   <si>
     <t>G15WAVBC2NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...104 lines deleted...]
-    <t>G15DIGVB2NT</t>
+    <t>15 Orange</t>
+  </si>
+  <si>
+    <t>iCrush 15 Orange</t>
+  </si>
+  <si>
+    <t>G15INCRU2NT</t>
+  </si>
+  <si>
+    <t>CUVB 15 White</t>
+  </si>
+  <si>
+    <t>G15CUVBC2NT</t>
+  </si>
+  <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 15 White</t>
+  </si>
+  <si>
+    <t>G15POWER3NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>WVC VERNON 15</t>
+  </si>
+  <si>
+    <t>G15WINDT1NT</t>
   </si>
   <si>
     <t>TAV 15 White</t>
   </si>
   <si>
     <t>G15TXADV7NT</t>
   </si>
   <si>
-    <t>15 Purple</t>
-[...335 lines deleted...]
-    <t>G15INCRU2NT</t>
+    <t>DroppedNoShow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1099,1391 +1096,1391 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>75.267</v>
+        <v>75.091999999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>73.95399999999999</v>
+        <v>71.934</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>73.94799999999999</v>
+        <v>71.59399999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>73.013999999999996</v>
+        <v>71.094999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>15.1</v>
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>70.84</v>
+        <v>70.65600000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>70.60899999999999</v>
+        <v>70.611</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>69.875</v>
+        <v>70.449</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
-      <c r="B9">
-        <v>15.1</v>
+      <c r="B9" t="s">
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>69.789</v>
+        <v>70.371</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>69.16500000000001</v>
+        <v>70.010000000000005</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>69.155</v>
+        <v>69.52500000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="B12">
+        <v>15.1</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>69.063999999999993</v>
+        <v>69.24299999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>68.40000000000001</v>
+        <v>68.82899999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>68.29000000000001</v>
+        <v>68.806</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>68.26900000000001</v>
+        <v>68.468</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>68.26600000000001</v>
+        <v>68.45699999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>68.248</v>
+        <v>68.303</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>68.010999999999996</v>
+        <v>68.27200000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>67.785</v>
+        <v>68.23699999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>67.42</v>
+        <v>68.203</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>67.021000000000001</v>
+        <v>67.554</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="F22">
-        <v>66.83</v>
+        <v>67.52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>66.361</v>
+        <v>67.331</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>66.181</v>
+        <v>67.010000000000005</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>66.151</v>
+        <v>66.90900000000001</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>65.985</v>
+        <v>66.67700000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>65.762</v>
+        <v>66.652</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>65.681</v>
+        <v>66.518</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>102</v>
+      </c>
+      <c r="B29">
+        <v>15.1</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>65.485</v>
+        <v>66.346</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>57</v>
       </c>
       <c r="B30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>65.169</v>
+        <v>66.34399999999999</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>64.922</v>
+        <v>66.286</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>64.718</v>
+        <v>66.19199999999999</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D33" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>64.622</v>
+        <v>65.94</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>64.545</v>
+        <v>65.351</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>64.452</v>
+        <v>65.31699999999999</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C36" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>64.414</v>
+        <v>65.28700000000001</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C37" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>64.20699999999999</v>
+        <v>65.245</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="B38" t="s">
-        <v>129</v>
+        <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>64.167</v>
+        <v>65.139</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
       <c r="B39" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>64.073999999999998</v>
+        <v>65.084999999999994</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C40" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D40" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>64.013999999999996</v>
+        <v>64.77500000000001</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C41" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D41" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>63.974</v>
+        <v>64.66200000000001</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>146</v>
+      </c>
+      <c r="B42">
+        <v>15.1</v>
       </c>
       <c r="C42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D42" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>63.696</v>
+        <v>64.42400000000001</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="B43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C43" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D43" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>63.657</v>
+        <v>64.283</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>72</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C44" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D44" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>63.533</v>
+        <v>64.255</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D45" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>63.473</v>
+        <v>63.831</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>113</v>
       </c>
       <c r="C46" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D46" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>63.419</v>
+        <v>63.829</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C47" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D47" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>63.336</v>
+        <v>63.647</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C48" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>63.336</v>
+        <v>63.090000000000003</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>15.1</v>
+        <v>26</v>
+      </c>
+      <c r="B49" t="s">
+        <v>113</v>
       </c>
       <c r="C49" t="s">
         <v>166</v>
       </c>
       <c r="D49" t="s">
         <v>167</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
-        <v>62.987</v>
+        <v>63.027000000000001</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="B50" t="s">
         <v>168</v>
       </c>
       <c r="C50" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D50" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
-        <v>62.983</v>
+        <v>62.855</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C51" t="s">
         <v>172</v>
       </c>
       <c r="D51" t="s">
         <v>173</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
-        <v>62.277</v>
+        <v>62.719</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C52" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D52" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
-        <v>62.277</v>
+        <v>62.687</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>24</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C53" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D53" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
-        <v>62.26</v>
+        <v>62.625</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="C54" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D54" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
-        <v>62.117</v>
+        <v>62.582</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C55" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D55" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
-        <v>61.987</v>
+        <v>62.404</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="B56" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C56" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D56" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56">
-        <v>61.953</v>
+        <v>62.398</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="B57" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C57" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D57" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57">
-        <v>61.934</v>
+        <v>62.351</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="B58" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="C58" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D58" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58">
-        <v>61.705</v>
+        <v>62.254</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C59" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
-        <v>61.592</v>
+        <v>61.997</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>29</v>
       </c>
       <c r="B60" t="s">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="C60" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
-        <v>61.509</v>
+        <v>61.455</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C61" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D61" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
-        <v>59.34</v>
+        <v>59.261</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B62" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C62" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62">
-        <v>58.964</v>
+        <v>57.868</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B63" t="s">
-        <v>208</v>
+        <v>19</v>
       </c>
       <c r="C63" t="s">
         <v>209</v>
       </c>
       <c r="D63" t="s">
         <v>210</v>
       </c>
       <c r="E63" t="s">
-        <v>10</v>
+        <v>211</v>
       </c>
       <c r="F63">
-        <v>58.821</v>
+        <v>68.535</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="B64" t="s">
+        <v>212</v>
+      </c>
+      <c r="C64" t="s">
+        <v>212</v>
+      </c>
+      <c r="D64" t="s">
+        <v>213</v>
+      </c>
+      <c r="E64" t="s">
         <v>211</v>
       </c>
-      <c r="C64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F64">
-        <v>56.398</v>
+        <v>65.351</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B65" t="s">
-        <v>36</v>
+        <v>214</v>
       </c>
       <c r="C65" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E65" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="F65">
-        <v>68.535</v>
+        <v>64.529</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" t="s">
+        <v>93</v>
+      </c>
+      <c r="C66" t="s">
         <v>217</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
         <v>218</v>
       </c>
-      <c r="C66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="F66">
-        <v>62.432</v>
+        <v>63.727</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>49</v>
+        <v>219</v>
       </c>
       <c r="B67" t="s">
-        <v>104</v>
+        <v>220</v>
       </c>
       <c r="C67" t="s">
         <v>220</v>
       </c>
       <c r="D67" t="s">
         <v>221</v>
       </c>
       <c r="E67" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="F67">
-        <v>63.727</v>
+        <v>63.577</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
+        <v>222</v>
+      </c>
+      <c r="B68" t="s">
         <v>223</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
+        <v>223</v>
+      </c>
+      <c r="D68" t="s">
         <v>224</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="F68">
-        <v>62.814</v>
+        <v>61.528</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>213</v>
+        <v>96</v>
       </c>
       <c r="B69" t="s">
+        <v>93</v>
+      </c>
+      <c r="C69" t="s">
+        <v>225</v>
+      </c>
+      <c r="D69" t="s">
         <v>226</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
         <v>227</v>
       </c>
-      <c r="D69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69">
-        <v>61.872</v>
+        <v>64.622</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>