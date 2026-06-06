--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -116,113 +116,113 @@
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 13 Elite</t>
   </si>
   <si>
     <t>No Limits 13 Elite</t>
   </si>
   <si>
     <t>G13NLVBC1NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>13 Regional Black</t>
   </si>
   <si>
     <t>APV 13 Regional Black</t>
   </si>
   <si>
     <t>G13ATPRV3NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>13 Crimson</t>
+  </si>
+  <si>
+    <t>Premier 13 Crimson</t>
+  </si>
+  <si>
+    <t>G13PREMR3NT</t>
+  </si>
+  <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>Storm 13 Black</t>
   </si>
   <si>
     <t>G13STORM1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Dallas Premier </t>
-[...10 lines deleted...]
-  <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>DEAVB 13 Black</t>
   </si>
   <si>
     <t>G13DEAVB1NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>13 White</t>
   </si>
   <si>
     <t>Victory 13 White</t>
   </si>
   <si>
     <t>G13VCTRY4NT</t>
   </si>
   <si>
+    <t>13 Elite Gray</t>
+  </si>
+  <si>
+    <t>Victory 13 Elite Gray</t>
+  </si>
+  <si>
+    <t>G13VCTRY3NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 REG-Nichole</t>
   </si>
   <si>
     <t>G13FRFLY6NT</t>
   </si>
   <si>
-    <t>13 Elite Gray</t>
-[...7 lines deleted...]
-  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 13 Black</t>
   </si>
   <si>
     <t>G13POWER2NT</t>
   </si>
   <si>
     <t>Flyers 13 USA-Rico</t>
   </si>
   <si>
     <t>G13FRFLY3NT</t>
   </si>
   <si>
     <t>DEAVB 13 White</t>
   </si>
   <si>
     <t>G13DEAVB2NT</t>
   </si>
   <si>
     <t>Flyers 13 REG-Crystal</t>
   </si>
   <si>
     <t>G13FRFLY7NT</t>
@@ -257,51 +257,51 @@
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>Victory 13 National Black</t>
   </si>
   <si>
     <t>G13VCTRY1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>13 Black Erik</t>
   </si>
   <si>
     <t>TEJAS 13 Black Erik</t>
   </si>
   <si>
     <t>G13TEJAS2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
-    <t>IVC 13U Tiffany</t>
+    <t>IVC 13U Haley</t>
   </si>
   <si>
     <t>G13INFTY2NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>Liberty 13 Red</t>
   </si>
   <si>
     <t>G13LIVBC1NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 13 Navy</t>
   </si>
   <si>
     <t>G13AMSVC1NT</t>
   </si>
@@ -685,356 +685,356 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>89.282</v>
+        <v>89.65900000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>82.83499999999999</v>
+        <v>82.41800000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>73.762</v>
+        <v>73.669</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>72.937</v>
+        <v>72.8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>72.38500000000001</v>
+        <v>72.405</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>69.45699999999999</v>
+        <v>69.773</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>67.899</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>67.506</v>
+        <v>67.26300000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>67.26300000000001</v>
+        <v>67.025999999999996</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>65.468</v>
+        <v>65.791</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>64.491</v>
+        <v>64.223</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>62.193</v>
+        <v>62.599</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>62.081000000000003</v>
+        <v>62.193</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>61.801</v>
+        <v>61.841</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>61.487</v>
+        <v>61.383</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>61.24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>59.878</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
@@ -1053,83 +1053,83 @@
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="D20" t="s">
         <v>69</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>58.666</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>57.797</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>76</v>
       </c>
       <c r="F22">
-        <v>75.152</v>
+        <v>74.31100000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" t="s">
         <v>76</v>
       </c>
       <c r="F23">
         <v>72.727</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>80</v>
@@ -1145,51 +1145,51 @@
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24">
         <v>64.416</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25" t="s">
         <v>86</v>
       </c>
       <c r="E25" t="s">
         <v>76</v>
       </c>
       <c r="F25">
-        <v>60.534</v>
+        <v>60.371</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>88</v>
       </c>
       <c r="D26" t="s">
         <v>89</v>
       </c>
       <c r="E26" t="s">
         <v>90</v>
       </c>
       <c r="F26">
         <v>91.614</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>