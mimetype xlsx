--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -77,74 +77,74 @@
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>15 Elite White</t>
   </si>
   <si>
     <t>LVA 15 Elite White</t>
   </si>
   <si>
     <t>G15LUNVA3NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>15 EXV Blue</t>
   </si>
   <si>
     <t>Vision 15 EXV Blue</t>
   </si>
   <si>
     <t>G15VIVBC1NT</t>
   </si>
   <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Red Stefani</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Stefani</t>
+  </si>
+  <si>
+    <t>G15TEJAS3NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>15 Gold</t>
   </si>
   <si>
     <t>TAV 15 Gold</t>
   </si>
   <si>
     <t>G15TXADV4NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>15 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 15 Steel Ethos</t>
   </si>
   <si>
     <t>G15ARETE4NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>Arsenal 15 Gold</t>
   </si>
   <si>
     <t>G15DAVBC1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>15 Silver</t>
@@ -176,69 +176,69 @@
   <si>
     <t>WF Elite 15 White</t>
   </si>
   <si>
     <t>G15WFELT2NT</t>
   </si>
   <si>
     <t>15 White - Christine</t>
   </si>
   <si>
     <t>Skyline 15White Christine</t>
   </si>
   <si>
     <t>G15SKYLN5NT</t>
   </si>
   <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 15 Black</t>
   </si>
   <si>
     <t>G15ELLIS1NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>G15FIELD4NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 15 USA-Margo</t>
   </si>
   <si>
     <t>G15FRFLY4NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15FIELD4NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 15</t>
   </si>
   <si>
     <t>G15PCEVB1NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 15 Silver</t>
   </si>
   <si>
     <t>G15RESVB2NT</t>
   </si>
   <si>
     <t>Flyers 15 USA-Ali</t>
   </si>
   <si>
     <t>G15FRFLY3NT</t>
   </si>
@@ -682,376 +682,376 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>81.429</v>
+        <v>81.515</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>76.277</v>
+        <v>76.926</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>74.383</v>
+        <v>75.058999999999997</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>72.93899999999999</v>
+        <v>72.030000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
-        <v>72.105</v>
+        <v>71.712</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>71.39700000000001</v>
+        <v>71.521</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>70.80800000000001</v>
+        <v>70.97499999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>70.53400000000001</v>
+        <v>70.642</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>70.010000000000005</v>
+        <v>70.40900000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>69.875</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
-        <v>69.28</v>
+        <v>69.25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>68.36799999999999</v>
+        <v>68.438</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
-        <v>67.69199999999999</v>
+        <v>67.45</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
-        <v>67.125</v>
+        <v>67.149</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
-        <v>66.90900000000001</v>
+        <v>67.069000000000003</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17">
         <v>15.1</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
         <v>66.346</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
-        <v>66.158</v>
+        <v>66.18300000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
         <v>65.070999999999998</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
@@ -1062,111 +1062,111 @@
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
         <v>65.037000000000006</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
-        <v>62.534</v>
+        <v>62.369</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>78</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
-        <v>62.398</v>
+        <v>62.361</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
         <v>81</v>
       </c>
       <c r="E23" t="s">
         <v>82</v>
       </c>
       <c r="F23">
         <v>68.303</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>83</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>86</v>
       </c>
       <c r="E24" t="s">
         <v>82</v>
       </c>
       <c r="F24">
-        <v>62.351</v>
+        <v>62.445</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>89</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>