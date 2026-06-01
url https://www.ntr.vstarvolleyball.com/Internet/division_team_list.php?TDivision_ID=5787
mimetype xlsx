--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -634,131 +634,131 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>82.42700000000001</v>
+        <v>81.992</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>81.0010000000000048</v>
+        <v>81.178</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>80.373</v>
+        <v>79.932</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>76.961</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>76.73</v>
+        <v>76.792</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>72.416</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
@@ -774,91 +774,91 @@
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>70.069999999999993</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>67.86799999999999</v>
+        <v>67.788</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>67.431</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>66.267</v>
+        <v>66.672</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>65.98</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>29</v>
@@ -874,151 +874,151 @@
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>65.684</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>63.593</v>
+        <v>63.574</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>62.391</v>
+        <v>62.572</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>60</v>
       </c>
       <c r="F16">
         <v>95.607</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17">
-        <v>70.483</v>
+        <v>70.776</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>60</v>
       </c>
       <c r="F18">
-        <v>68.98399999999999</v>
+        <v>69.26900000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>60</v>
       </c>
       <c r="F19">
-        <v>67.608</v>
+        <v>67.149</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>73</v>
       </c>
       <c r="F20">
         <v>58.758</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>