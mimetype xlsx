--- v0 (2026-02-14)
+++ v1 (2026-04-23)
@@ -32,303 +32,303 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-17 Elite</t>
+  </si>
+  <si>
+    <t>G17WCREW1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>17 Kaos Red</t>
+  </si>
+  <si>
+    <t>360 17 Kaos Red</t>
+  </si>
+  <si>
+    <t>G17SIXTY3NT</t>
+  </si>
+  <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables  EPA 17 Platinum</t>
+  </si>
+  <si>
+    <t>UEPA 17P</t>
+  </si>
+  <si>
+    <t>G17UNTOU3NT</t>
+  </si>
+  <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>17 National</t>
   </si>
   <si>
     <t>Blocksport 17Nat</t>
   </si>
   <si>
     <t>G17BLOCK1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...8 lines deleted...]
-    <t>G17WCREW1NT</t>
+    <t>Barefoot Volleyball Club</t>
+  </si>
+  <si>
+    <t>Barefoot 17 NAVY NATIONAL</t>
+  </si>
+  <si>
+    <t>Barefoot 17 NAVY</t>
+  </si>
+  <si>
+    <t>G17BFVBC19NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 17</t>
   </si>
   <si>
     <t>G17WAVBC1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">360 Volleyball Club </t>
-[...1 lines deleted...]
-  <si>
     <t>17 Kaos White</t>
   </si>
   <si>
     <t>360 17 Kaos White</t>
   </si>
   <si>
     <t>G17SIXTY4NT</t>
   </si>
   <si>
-    <t>Untouchables Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G17UNTOU3NT</t>
+    <t>Trinity Valley Juniors</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors 17's</t>
+  </si>
+  <si>
+    <t>Trinity Valley 17's</t>
+  </si>
+  <si>
+    <t>G17TRNTY1NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>17 Black</t>
+  </si>
+  <si>
+    <t>SLAM 17 Black</t>
+  </si>
+  <si>
+    <t>G17SLAMV1NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 17 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 17W</t>
+  </si>
+  <si>
+    <t>G17FWFIR3NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>17 Wild Black</t>
+  </si>
+  <si>
+    <t>Instinct 17 Wild Black</t>
+  </si>
+  <si>
+    <t>G17INSTN2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Endless Athletics </t>
+  </si>
+  <si>
+    <t>17 Navy</t>
+  </si>
+  <si>
+    <t>Endless 17 Navy</t>
+  </si>
+  <si>
+    <t>G17ENDAV1NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>17 Silver</t>
   </si>
   <si>
     <t>Elevate 17 Silver</t>
   </si>
   <si>
     <t>G17COTTN2NT</t>
   </si>
   <si>
-    <t>Barefoot Volleyball Club</t>
-[...29 lines deleted...]
-    <t>G17ENDAV1NT</t>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>No Limits 17 National</t>
+  </si>
+  <si>
+    <t>G17NLVBC2NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t xml:space="preserve">South 17 White </t>
   </si>
   <si>
     <t xml:space="preserve">TAV S 17 White </t>
   </si>
   <si>
     <t>G17TXADV7NT</t>
   </si>
   <si>
-    <t>Fort Worth Fire Volleyball</t>
-[...20 lines deleted...]
-    <t>G17SLAMV1NT</t>
+    <t>Valor Volleyball Club</t>
+  </si>
+  <si>
+    <t>Valor 17 Black</t>
+  </si>
+  <si>
+    <t>G17VALVB1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>EAST 17'S EMERALD</t>
+  </si>
+  <si>
+    <t>Madfrog East 17 Emerald</t>
+  </si>
+  <si>
+    <t>G17FROGS4NT</t>
+  </si>
+  <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>17 Blue</t>
+  </si>
+  <si>
+    <t>Peak VA 17 Blue</t>
+  </si>
+  <si>
+    <t>G17PEVBA2NT</t>
   </si>
   <si>
     <t>17 National Black</t>
   </si>
   <si>
     <t>360 17 National Black</t>
   </si>
   <si>
     <t>G17SIXTY5NT</t>
   </si>
   <si>
-    <t>No Limits VBC</t>
-[...29 lines deleted...]
-    <t>G17FROGS4NT</t>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>17 Elite</t>
+  </si>
+  <si>
+    <t>North Point 17 Elite</t>
+  </si>
+  <si>
+    <t>G17NORPT1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>17 Royal Anthony</t>
   </si>
   <si>
     <t>EMV 17 Royal Anthony</t>
   </si>
   <si>
     <t>G17EAGMT2NT</t>
   </si>
   <si>
-    <t>North Point VBC</t>
-[...41 lines deleted...]
-    <t>G17TRNTY1NT</t>
+    <t>SpikeZone VBC</t>
+  </si>
+  <si>
+    <t>SpikeZone VBC 17</t>
+  </si>
+  <si>
+    <t>G17SPKZN1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
   </si>
   <si>
     <t>WC-17 Black</t>
   </si>
   <si>
     <t>G17WCREW2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17SPKZN1NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 17-IMPACT</t>
   </si>
   <si>
     <t>WINDTHORST 17-IMPACT</t>
   </si>
   <si>
     <t>G17WINDT1NT</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>17's National</t>
   </si>
   <si>
     <t>DFW Elite 17's Nationals</t>
   </si>
   <si>
     <t>G17DFTLE1NT</t>
   </si>
@@ -700,537 +700,537 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F2">
-        <v>79.43000000000001</v>
+        <v>74.476</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>74.99299999999999</v>
+        <v>73.503</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F4">
-        <v>72.247</v>
+        <v>70.483</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F5">
-        <v>70.459</v>
+        <v>69.983</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F6">
-        <v>68.779</v>
+        <v>69.533</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7">
-        <v>68.648</v>
+        <v>68.994</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" t="s">
         <v>29</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>31</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F8">
-        <v>68.33199999999999</v>
+        <v>67.523</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F9">
-        <v>67.273</v>
+        <v>65.904</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F10">
-        <v>67.25700000000001</v>
+        <v>65.316</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F11">
-        <v>65.807</v>
+        <v>65.111</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F12">
-        <v>64.855</v>
+        <v>64.693</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F13">
-        <v>64.68600000000001</v>
+        <v>64.265</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F14">
-        <v>63.546</v>
+        <v>64.022000000000006</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F15">
-        <v>63.526</v>
+        <v>64.018000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F16">
-        <v>61.834</v>
+        <v>63.896</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F17">
-        <v>61.451</v>
+        <v>62.592</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F18">
-        <v>59.164</v>
+        <v>61.734</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F19">
-        <v>59.042000000000002</v>
+        <v>61.606</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F20">
-        <v>58.585</v>
+        <v>60.897</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="E21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F21">
-        <v>58.313</v>
+        <v>60.708</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F22">
-        <v>0.0</v>
+        <v>58.847</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F23">
-        <v>64.889</v>
+        <v>73.21899999999999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F24">
-        <v>64.45099999999999</v>
+        <v>65.411</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F25">
-        <v>63.098999999999997</v>
+        <v>63.395</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>