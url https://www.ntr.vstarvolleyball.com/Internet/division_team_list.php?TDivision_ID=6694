--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -559,51 +559,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>99.292</v>
+        <v>99.27800000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>95.58199999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>