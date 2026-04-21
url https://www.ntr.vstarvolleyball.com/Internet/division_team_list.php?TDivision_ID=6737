--- v0 (2026-02-14)
+++ v1 (2026-04-21)
@@ -44,399 +44,399 @@
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>McKinney Panthers</t>
   </si>
   <si>
     <t>MC Panthers 14 Gold</t>
   </si>
   <si>
     <t>G14MCKPA1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>iCrush 14 Black</t>
+  </si>
+  <si>
+    <t>G14INCRU1NT</t>
+  </si>
+  <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">Wave 14 </t>
   </si>
   <si>
     <t>Wave 14</t>
   </si>
   <si>
     <t>G14WAVBC1NT</t>
   </si>
   <si>
-    <t>Incredible Crush Volleyball</t>
-[...8 lines deleted...]
-    <t>G14INCRU1NT</t>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>14 Stephenville</t>
+  </si>
+  <si>
+    <t>TAV 14 Stephenville</t>
+  </si>
+  <si>
+    <t>G14TXADV12NT</t>
+  </si>
+  <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>EVOLVE 14 Black</t>
+  </si>
+  <si>
+    <t>G14EVOLV1NT</t>
+  </si>
+  <si>
+    <t>Club Texoma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Texoma 14 Black </t>
+  </si>
+  <si>
+    <t>G14TEXOM1NT</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>13/14 Metro</t>
+  </si>
+  <si>
+    <t>VIP 14 Metro</t>
+  </si>
+  <si>
+    <t>G14VIPAC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>Crush 14s</t>
+  </si>
+  <si>
+    <t>IVC Crush 14s</t>
+  </si>
+  <si>
+    <t>G14INFTY4NT</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 14 White</t>
   </si>
   <si>
     <t>Heat 14 White</t>
   </si>
   <si>
     <t>G14ROCKH3NT</t>
   </si>
   <si>
-    <t>Evolve VC</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Northeast Longhorns </t>
   </si>
   <si>
     <t>Northeast Eclipse 14U</t>
   </si>
   <si>
     <t>NE Eclipse</t>
   </si>
   <si>
     <t>G14NELVB1NT</t>
   </si>
   <si>
-    <t>Club Texoma</t>
-[...19 lines deleted...]
-  <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>Liberty 14 Red</t>
   </si>
   <si>
     <t>G14LIVBC1NT</t>
   </si>
   <si>
+    <t>14 Elite</t>
+  </si>
+  <si>
+    <t>Liberty 14 Elite</t>
+  </si>
+  <si>
+    <t>G14LIVBC3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 14 White</t>
+  </si>
+  <si>
+    <t>G14ALLEG3NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>14 White</t>
+  </si>
+  <si>
+    <t>DIG 14 White</t>
+  </si>
+  <si>
+    <t>G14DIGVB6NT</t>
+  </si>
+  <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 14 RED KEELING</t>
+  </si>
+  <si>
+    <t>ACCEL 14 RED KEELING</t>
+  </si>
+  <si>
+    <t>G14ACCEL3NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14 Metro</t>
+  </si>
+  <si>
+    <t>LVA 14 Metro</t>
+  </si>
+  <si>
+    <t>G14LUNVA3NT</t>
+  </si>
+  <si>
+    <t>Denied</t>
+  </si>
+  <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>Waco Lightning 14 White</t>
+  </si>
+  <si>
+    <t>G14CENTX4NT</t>
+  </si>
+  <si>
     <t>Conquerors</t>
   </si>
   <si>
     <t>Conquerors 14</t>
   </si>
   <si>
     <t xml:space="preserve">Conquerors 14 </t>
   </si>
   <si>
     <t>G14CONQR1NT</t>
   </si>
   <si>
+    <t>Northeast Shockers 14U</t>
+  </si>
+  <si>
+    <t>NE Shockers</t>
+  </si>
+  <si>
+    <t>G14NELVB2NT</t>
+  </si>
+  <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 14 Platinum</t>
   </si>
   <si>
     <t>UEPA 14P</t>
   </si>
   <si>
     <t>G14UNTOU3NT</t>
   </si>
   <si>
-    <t>Waco Lightning</t>
-[...32 lines deleted...]
-    <t>G14ACCEL3NT</t>
+    <t>Uncommon</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Uncommon 14U</t>
+  </si>
+  <si>
+    <t>G14UNCOM1NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>14 Teal</t>
+  </si>
+  <si>
+    <t>SLAM 14 Teal</t>
+  </si>
+  <si>
+    <t>G14SLAMV3NT</t>
+  </si>
+  <si>
+    <t>14 Purple</t>
+  </si>
+  <si>
+    <t>SLAM 14 Purple</t>
+  </si>
+  <si>
+    <t>G14SLAMV2NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>LEAD 14</t>
   </si>
   <si>
     <t>PVC LEAD 14</t>
   </si>
   <si>
     <t>G14PINEY4NT</t>
   </si>
   <si>
-    <t>Waitlist</t>
-[...41 lines deleted...]
-    <t>G14SLAMV3NT</t>
+    <t>14 Metro Purple</t>
+  </si>
+  <si>
+    <t>TAV 14 Metro Purple</t>
+  </si>
+  <si>
+    <t>G14TXADV17NT</t>
+  </si>
+  <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>14 REGIONAL</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 14R</t>
+  </si>
+  <si>
+    <t>G14CADHS2NT</t>
+  </si>
+  <si>
+    <t>Untouchables  EPA 14 Jade</t>
+  </si>
+  <si>
+    <t>UEPA 14J</t>
+  </si>
+  <si>
+    <t>G14UNTOU4NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVCA 14</t>
+  </si>
+  <si>
+    <t>G14AMSVC3NT</t>
+  </si>
+  <si>
+    <t>14 Regional Blue</t>
+  </si>
+  <si>
+    <t>Liberty 14 Regional Blue</t>
+  </si>
+  <si>
+    <t>G14LIVBC2NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>14 Navy</t>
+  </si>
+  <si>
+    <t>NRG 14 Navy</t>
+  </si>
+  <si>
+    <t>G14NRGVC9NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>Endless 14 White</t>
   </si>
   <si>
     <t>G14ENDAV3NT</t>
   </si>
   <si>
-    <t>Untouchables  EPA 14 Jade</t>
-[...107 lines deleted...]
-    <t>G14TXADV17NT</t>
+    <t>Rock Solid Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rock Solid 14</t>
+  </si>
+  <si>
+    <t>RSVBC 14</t>
+  </si>
+  <si>
+    <t>G14RSVBC1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G14RSVBC1NT</t>
   </si>
   <si>
     <t>14 Rio Vista</t>
   </si>
   <si>
     <t>Waco Lightning14 RioVista</t>
   </si>
   <si>
     <t>G14CENTX3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -802,708 +802,708 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>71.325</v>
+        <v>69.91500000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>70.48099999999999</v>
+        <v>68.64</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>68.78400000000001</v>
+        <v>68.20399999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>66.72799999999999</v>
+        <v>66.56399999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
-        <v>66.491</v>
+        <v>65.015000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>64.877</v>
+        <v>64.92100000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>63.52</v>
+        <v>64.288</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>63.465</v>
+        <v>64.22199999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>62.344</v>
+        <v>64.10899999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
-        <v>60.809</v>
+        <v>63.708</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
-        <v>59.847</v>
+        <v>63.0060000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>59.666</v>
+        <v>62.513</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
-        <v>59.347</v>
+        <v>61.548</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
-        <v>59.298</v>
+        <v>60.951</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="F16">
-        <v>59.064</v>
+        <v>60.17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" t="s">
         <v>65</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="E17" t="s">
         <v>66</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17">
-        <v>58.684</v>
+        <v>59.959</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
-        <v>58.609</v>
+        <v>59.703</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>73</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="F19">
-        <v>58.491</v>
+        <v>59.608</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="B20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" t="s">
         <v>76</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
-        <v>57.426</v>
+        <v>59.486</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>80</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
-        <v>57.421</v>
+        <v>59.424</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
-        <v>57.097000000000001</v>
+        <v>58.761</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
-        <v>55.063000000000002</v>
+        <v>58.645</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
-        <v>0.0</v>
+        <v>58.52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>92</v>
       </c>
       <c r="B25" t="s">
         <v>93</v>
       </c>
       <c r="C25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
         <v>95</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
+        <v>58.315</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="F26">
-        <v>0.0</v>
+        <v>58.268</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>99</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
-        <v>0.0</v>
+        <v>57.62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="B28" t="s">
         <v>103</v>
       </c>
       <c r="C28" t="s">
         <v>104</v>
       </c>
       <c r="D28" t="s">
         <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
-        <v>0.0</v>
+        <v>57.451</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>106</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>107</v>
       </c>
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
-        <v>0.0</v>
+        <v>57.033000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B30" t="s">
         <v>109</v>
       </c>
       <c r="C30" t="s">
         <v>110</v>
       </c>
       <c r="D30" t="s">
         <v>111</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
-        <v>0.0</v>
+        <v>56.376</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>112</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" t="s">
         <v>114</v>
       </c>
       <c r="D31" t="s">
         <v>115</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
-        <v>0.0</v>
+        <v>55.971</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="F32">
-        <v>0.0</v>
+        <v>55.736</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>119</v>
       </c>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F33">
-        <v>61.318</v>
+        <v>58.606</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C34" t="s">
         <v>125</v>
       </c>
       <c r="D34" t="s">
         <v>126</v>
       </c>
       <c r="E34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F34">
-        <v>57.474</v>
+        <v>56.86</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>129</v>
       </c>
       <c r="E35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>