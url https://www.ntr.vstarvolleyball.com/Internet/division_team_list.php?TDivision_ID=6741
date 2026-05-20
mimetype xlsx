--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -32,420 +32,420 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>12U Dean</t>
+  </si>
+  <si>
+    <t>VSTX 12U Dean</t>
+  </si>
+  <si>
+    <t>G12VSVBC1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 12 Black</t>
   </si>
   <si>
     <t>Legend 12 Black</t>
   </si>
   <si>
     <t>G12LEVBC1NT</t>
   </si>
   <si>
-    <t>Paid</t>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>12 Black</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 Black</t>
+  </si>
+  <si>
+    <t>G12CENTX1NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>12 Regional Blue</t>
+  </si>
+  <si>
+    <t>Vision 12 Regional Blue</t>
+  </si>
+  <si>
+    <t>G12VIVBC2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Northeast Longhorns </t>
   </si>
   <si>
     <t>Northeast Longhorns 12U</t>
   </si>
   <si>
     <t>NE Longhorns</t>
   </si>
   <si>
     <t>G12NELVB1NT</t>
   </si>
   <si>
-    <t>Velocity Sports</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>12'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 12E Black</t>
   </si>
   <si>
     <t>G12FROGS5NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>12 Purple</t>
   </si>
   <si>
     <t>Storm 12 Purple</t>
   </si>
   <si>
     <t>G12STORM2NT</t>
   </si>
   <si>
+    <t>Reign Volleyball Club</t>
+  </si>
+  <si>
+    <t>12 Pink</t>
+  </si>
+  <si>
+    <t>REIGN-12-PINK</t>
+  </si>
+  <si>
+    <t>G12REIGN3NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 12</t>
+  </si>
+  <si>
+    <t>G12WAVBC1NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 12 White</t>
+  </si>
+  <si>
+    <t>TAV South 12 White</t>
+  </si>
+  <si>
+    <t>G12TXADV10NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>G12FIELD6NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12’S ELITE WHITE </t>
+  </si>
+  <si>
+    <t>Madfrog 12E White</t>
+  </si>
+  <si>
+    <t>G12FROGS6NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 12 Blue</t>
+  </si>
+  <si>
+    <t>G12ALLEG1NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>SLAM 12 Purple</t>
+  </si>
+  <si>
+    <t>G12SLAMV1NT</t>
+  </si>
+  <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-12 BLACK</t>
+  </si>
+  <si>
+    <t>Wrecking Crew 12B</t>
+  </si>
+  <si>
+    <t>G12WCREW2NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>12 East</t>
+  </si>
+  <si>
+    <t>Victory 12 East</t>
+  </si>
+  <si>
+    <t>G12VCTRY5NT</t>
+  </si>
+  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">12 Limited Club Blue </t>
   </si>
   <si>
     <t>Integrity 12 Lim Cl Blue</t>
   </si>
   <si>
     <t>G12INTEG5NT</t>
   </si>
   <si>
-    <t>Wave Volleyball</t>
-[...8 lines deleted...]
-    <t>Fieldhouse Volleyball</t>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 Blue</t>
+  </si>
+  <si>
+    <t>G12CENTX2NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>12 Prep Green</t>
+  </si>
+  <si>
+    <t>Arete 12 Prep Green</t>
+  </si>
+  <si>
+    <t>G12ARETE7NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>12 Silver</t>
+  </si>
+  <si>
+    <t>Elevate 12 Silver</t>
+  </si>
+  <si>
+    <t>G12COTTN2NT</t>
+  </si>
+  <si>
+    <t>Denied</t>
+  </si>
+  <si>
+    <t>Gravity Athletics Volleyball Club</t>
+  </si>
+  <si>
+    <t>U12 BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GAVBC U12 BLACK </t>
+  </si>
+  <si>
+    <t>G12GAVBC99NT</t>
+  </si>
+  <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 12 Gold</t>
+  </si>
+  <si>
+    <t>UEPA 12G</t>
+  </si>
+  <si>
+    <t>G12UNTOU2NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>12 White</t>
+  </si>
+  <si>
+    <t>DIG 12 White</t>
+  </si>
+  <si>
+    <t>G12DIGVB4NT</t>
+  </si>
+  <si>
+    <t>12A Maggie</t>
+  </si>
+  <si>
+    <t>DIG 12A Maggie</t>
+  </si>
+  <si>
+    <t>G12DIGVB8NT</t>
+  </si>
+  <si>
+    <t>12 Limited Club Red</t>
+  </si>
+  <si>
+    <t>Integrity 12 Lim Cl Red</t>
+  </si>
+  <si>
+    <t>G12INTEG6NT</t>
+  </si>
+  <si>
+    <t>Shock Volleyball</t>
+  </si>
+  <si>
+    <t>Shock 12 White</t>
+  </si>
+  <si>
+    <t>Shock 12 Metro</t>
+  </si>
+  <si>
+    <t>G12PTOMZ1NT</t>
+  </si>
+  <si>
+    <t>12A Destyne</t>
+  </si>
+  <si>
+    <t>DIG 12A Destyne</t>
+  </si>
+  <si>
+    <t>G12DIGVB6NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>12 Metro White Lauryn</t>
+  </si>
+  <si>
+    <t>EMV 12 Metro White Lauryn</t>
+  </si>
+  <si>
+    <t>G12EAGMT6NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>East Texas 12B</t>
+  </si>
+  <si>
+    <t>G12ETXJR1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 12 Fusion</t>
+  </si>
+  <si>
+    <t>G12WINDT2NT</t>
+  </si>
+  <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 12u Astro</t>
+  </si>
+  <si>
+    <t>G12PEGAC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>ICV 12 Ross FW</t>
+  </si>
+  <si>
+    <t>G12SIXTY5NT</t>
+  </si>
+  <si>
+    <t>DroppedPaid</t>
   </si>
   <si>
     <t>12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G12FIELD5NT</t>
   </si>
   <si>
-    <t>Arete Athletics</t>
-[...272 lines deleted...]
-    <t>DroppedPaid</t>
+    <t>DroppedNoShow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -802,691 +802,691 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>73.096999999999994</v>
+        <v>73.449</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>72.51600000000001</v>
+        <v>72.988</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>71.93600000000001</v>
+        <v>72.088999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>70.563</v>
+        <v>72.069000000000003</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>67.798</v>
+        <v>70.956</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>66.59</v>
+        <v>70.465</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>65.50700000000001</v>
+        <v>66.946</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>64.705</v>
+        <v>66.51900000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>62.757</v>
+        <v>66.0090000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F11">
-        <v>62.686</v>
+        <v>65.52</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
         <v>47</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>48</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>49</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>61.865</v>
+        <v>65.23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" t="s">
         <v>51</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>52</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>61.115</v>
+        <v>64.66800000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" t="s">
         <v>55</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F14">
-        <v>60.976</v>
+        <v>64.58799999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>60.0069999999999979</v>
+        <v>63.915</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" t="s">
         <v>62</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>59.615</v>
+        <v>63.719</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" t="s">
         <v>65</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>66</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>58.865</v>
+        <v>63.661</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>70</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>58.865</v>
+        <v>63.539</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>73</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>57.257</v>
+        <v>63.128</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" t="s">
         <v>76</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>77</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>0.0</v>
+        <v>62.757</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" t="s">
         <v>80</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>81</v>
       </c>
-      <c r="C21" t="s">
+      <c r="E21" t="s">
         <v>82</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21">
-        <v>0.0</v>
+        <v>62.632</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" t="s">
         <v>84</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>85</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>86</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>0.0</v>
+        <v>62.611</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" t="s">
         <v>88</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>89</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>90</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>0.0</v>
+        <v>62.437</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
         <v>92</v>
       </c>
       <c r="C24" t="s">
         <v>93</v>
       </c>
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>0.0</v>
+        <v>62.404</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
         <v>95</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>96</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>97</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
+        <v>61.327</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="B26" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" t="s">
         <v>99</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>100</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>0.0</v>
+        <v>60.72</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" t="s">
         <v>102</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>103</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>104</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F27">
-        <v>0.0</v>
+        <v>60.037999999999997</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="B28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" t="s">
         <v>106</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>107</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F28">
-        <v>0.0</v>
+        <v>59.885</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
         <v>110</v>
       </c>
       <c r="D29" t="s">
         <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F29">
-        <v>0.0</v>
+        <v>57.941</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>112</v>
       </c>
       <c r="B30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" t="s">
         <v>113</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>114</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>115</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>0.0</v>
+        <v>79.827</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
         <v>117</v>
       </c>
       <c r="D31" t="s">
         <v>118</v>
       </c>
       <c r="E31" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="F31">
-        <v>88.325</v>
+        <v>76.613</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" t="s">
         <v>120</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" t="s">
         <v>121</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="F32">
-        <v>72.718</v>
+        <v>67.759</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
         <v>123</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" t="s">
         <v>124</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>125</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
-        <v>59.763</v>
+        <v>62.645</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C34" t="s">
         <v>127</v>
       </c>
       <c r="D34" t="s">
         <v>128</v>
       </c>
       <c r="E34" t="s">
         <v>129</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>68.404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>