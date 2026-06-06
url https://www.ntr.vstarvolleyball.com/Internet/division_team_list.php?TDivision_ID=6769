--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -83,87 +83,87 @@
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 13 Black</t>
   </si>
   <si>
     <t>Image 13 Black</t>
   </si>
   <si>
     <t>G13TXIMG1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>13 Blue</t>
   </si>
   <si>
     <t>TAV 13 Blue</t>
   </si>
   <si>
     <t>G13TXADV3NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 Club Blue</t>
+  </si>
+  <si>
+    <t>Integrity 13 Club Blue</t>
+  </si>
+  <si>
+    <t>G13INTEG3NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 NAT-Misty</t>
   </si>
   <si>
     <t>G13FRFLY4NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G13INTEG3NT</t>
+    <t>Muscle Volleyball</t>
+  </si>
+  <si>
+    <t>Muscle 13 Black</t>
+  </si>
+  <si>
+    <t>G13MUSVB1NT</t>
   </si>
   <si>
     <t>13 Gold</t>
   </si>
   <si>
     <t>TAV 13 Gold</t>
   </si>
   <si>
     <t>G13TXADV4NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13MUSVB1NT</t>
   </si>
   <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>13 BRE</t>
   </si>
   <si>
     <t>TC ELITE 13B</t>
   </si>
   <si>
     <t>G13TCEVB1BY</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV Gray</t>
   </si>
   <si>
     <t>Vision 13 EXV Gray</t>
   </si>
   <si>
     <t>G13VIVBC4NT</t>
   </si>
@@ -636,296 +636,296 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>94.601</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>75.015000000000001</v>
+        <v>75.467</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>68.488</v>
+        <v>68.437</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>68.223</v>
+        <v>68.111</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>67.65300000000001</v>
+        <v>67.497</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>67.046999999999997</v>
+        <v>67.49299999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>65.928</v>
+        <v>66.901</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>65.70399999999999</v>
+        <v>66.191</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>65.081000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>63.665</v>
+        <v>64.049999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>62.193</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>61.661</v>
+        <v>61.329</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>60.79</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>60.432</v>
+        <v>60.408</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>57</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>59.878</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
@@ -941,66 +941,66 @@
         <v>59.331</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>58.763</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" t="s">
         <v>66</v>
       </c>
       <c r="E19" t="s">
         <v>67</v>
       </c>
       <c r="F19">
-        <v>61.771</v>
+        <v>62.064999999999998</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>