--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -92,243 +92,243 @@
   <si>
     <t>G11SKYLN1NT</t>
   </si>
   <si>
     <t>10 CAM</t>
   </si>
   <si>
     <t>EXCEL 10 CAM</t>
   </si>
   <si>
     <t>G10EXCEL1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>11 Ikaika-Toa</t>
   </si>
   <si>
     <t>FH 11 Ikaika-Toa</t>
   </si>
   <si>
     <t>G11FIELD1NT</t>
   </si>
   <si>
+    <t>11'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 11N Black</t>
+  </si>
+  <si>
+    <t>G11FROGS2NT</t>
+  </si>
+  <si>
     <t>10'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 10N Green</t>
   </si>
   <si>
     <t>G10FROGS1NT</t>
   </si>
   <si>
-    <t>11'S NATIONAL BLACK</t>
-[...7 lines deleted...]
-  <si>
     <t>11 White</t>
   </si>
   <si>
     <t>EXCEL 11 White</t>
   </si>
   <si>
     <t>G11EXCEL2NT</t>
   </si>
   <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>11 Wild Gold</t>
+  </si>
+  <si>
+    <t>Instinct 11 Wild Gold</t>
+  </si>
+  <si>
+    <t>G11INSTN1NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 11 Intense Blue</t>
+  </si>
+  <si>
+    <t>G11INTEG1NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>11 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 11 Navy Ethos</t>
   </si>
   <si>
     <t>G11ARETE2NT</t>
   </si>
   <si>
-    <t>Instinct VBC</t>
-[...22 lines deleted...]
-  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>10 Black Krista</t>
   </si>
   <si>
     <t>EMV 10 Black Krista</t>
   </si>
   <si>
     <t>G10EAGMT1NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>Elevate 11 Blue</t>
   </si>
   <si>
     <t>G11COTTN1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>DIG 11 Black</t>
   </si>
   <si>
     <t>G11DIGVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>Premier 11 Black</t>
   </si>
   <si>
     <t>G11PREMR1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
+    <t>1United 11Regional</t>
+  </si>
+  <si>
+    <t>G111UNVB3NT</t>
+  </si>
+  <si>
     <t>1United 11Elite Blue</t>
   </si>
   <si>
     <t>G111UNVB2NT</t>
   </si>
   <si>
-    <t>1United 11Regional</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">11'S ELITE GREEN </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog 11E Green </t>
   </si>
   <si>
     <t>G11FROGS4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>11 Red</t>
   </si>
   <si>
     <t>Drive Nation 11 Red</t>
   </si>
   <si>
     <t>G11DRIVE1NT</t>
   </si>
   <si>
+    <t>EXCEL 11 Blue</t>
+  </si>
+  <si>
+    <t>G11EXCEL3NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 11 USA-Rico</t>
   </si>
   <si>
     <t>G11FRFLY1NT</t>
   </si>
   <si>
-    <t>EXCEL 11 Blue</t>
-[...4 lines deleted...]
-  <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
+    <t>10'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 10N Black</t>
+  </si>
+  <si>
+    <t>G10FROGS2NT</t>
+  </si>
+  <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 11</t>
   </si>
   <si>
     <t>G11WAVBC1NT</t>
   </si>
   <si>
     <t>10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>FH 10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>G10FIELD1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G10FROGS2NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
     <t>10 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 10 Navy Ethos</t>
   </si>
   <si>
     <t>G10ARETE2NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>11 National Black</t>
   </si>
@@ -869,491 +869,491 @@
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>86.35599999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>85.125</v>
+        <v>84.11799999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>84.81100000000001</v>
+        <v>83.82599999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>79.265</v>
+        <v>79.56100000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>77.273</v>
+        <v>76.349</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>76.40300000000001</v>
+        <v>76.054000000000002</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>76.058999999999997</v>
+        <v>75.95699999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>75.696</v>
+        <v>75.90000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>74.959</v>
+        <v>75.395</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>74.572</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>74.0060000000000002</v>
+        <v>74.087000000000003</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>72.663</v>
+        <v>72.86499999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>72.0090000000000003</v>
+        <v>72.468</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>70.99299999999999</v>
+        <v>70.818</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>70.908</v>
+        <v>70.473</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>75</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>69.69799999999999</v>
+        <v>69.98</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>78</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>69.596</v>
+        <v>69.955</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
         <v>81</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>69.161</v>
+        <v>68.813</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24" t="s">
         <v>84</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>68.428</v>
+        <v>68.502</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" t="s">
         <v>87</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>67.12</v>
+        <v>67.925</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>66.996</v>
+        <v>67.12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>91</v>
       </c>
       <c r="B27" t="s">
         <v>56</v>
       </c>
       <c r="C27" t="s">
         <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>93</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>66.553</v>
+        <v>66.428</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B28" t="s">
         <v>94</v>
       </c>
       <c r="C28" t="s">
         <v>95</v>
       </c>
       <c r="D28" t="s">
         <v>96</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>65.188</v>
+        <v>65.684</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" t="s">
         <v>99</v>
       </c>
       <c r="D29" t="s">
         <v>100</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>64.90900000000001</v>
+        <v>65.66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>101</v>
       </c>
       <c r="C30" t="s">
         <v>102</v>
       </c>
       <c r="D30" t="s">
         <v>103</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>64.46599999999999</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>59</v>
@@ -1374,51 +1374,51 @@
         <v>63.872</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32" t="s">
         <v>107</v>
       </c>
       <c r="D32" t="s">
         <v>108</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>62.251</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B33" t="s">
         <v>109</v>
       </c>
       <c r="C33" t="s">
         <v>109</v>
       </c>
       <c r="D33" t="s">
         <v>110</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
         <v>59.835</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>111</v>
       </c>
       <c r="B34" t="s">
         <v>112</v>
       </c>
       <c r="C34" t="s">
@@ -1429,51 +1429,51 @@
       </c>
       <c r="E34" t="s">
         <v>115</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" t="s">
         <v>56</v>
       </c>
       <c r="C35" t="s">
         <v>116</v>
       </c>
       <c r="D35" t="s">
         <v>117</v>
       </c>
       <c r="E35" t="s">
         <v>118</v>
       </c>
       <c r="F35">
-        <v>79.961</v>
+        <v>79.884</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>