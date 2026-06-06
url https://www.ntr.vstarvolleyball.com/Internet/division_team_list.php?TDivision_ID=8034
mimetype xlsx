--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -179,378 +179,378 @@
   <si>
     <t>Premier 13 Black R</t>
   </si>
   <si>
     <t>G13PREMR1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 USA-John</t>
   </si>
   <si>
     <t>G13FRFLY1NT</t>
   </si>
   <si>
     <t>13 White - Gabby</t>
   </si>
   <si>
     <t>Skyline 13 White Gabby</t>
   </si>
   <si>
     <t>G13SKYLN3NT</t>
   </si>
   <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 13 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 13P</t>
+  </si>
+  <si>
+    <t>G13FWFIR1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>13 Kaos Black</t>
   </si>
   <si>
     <t>360 13 Kaos Black</t>
   </si>
   <si>
     <t>G13SIXTY1NT</t>
   </si>
   <si>
-    <t>Fort Worth Fire Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>13 Black Jeff</t>
   </si>
   <si>
     <t>TEJAS 13 Black Jeff</t>
   </si>
   <si>
     <t>G13TEJAS1NT</t>
   </si>
   <si>
     <t>13 National Blue</t>
   </si>
   <si>
     <t>EXCEL 13 National Blue</t>
   </si>
   <si>
     <t>G13EXCEL3NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>APV 13 National Black</t>
   </si>
   <si>
     <t>G13ATPRV1NT</t>
   </si>
   <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>13 Wild Gold</t>
+  </si>
+  <si>
+    <t>Instinct 13 Wild Gold</t>
+  </si>
+  <si>
+    <t>G13INSTN1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>13 AMPD White</t>
+  </si>
+  <si>
+    <t>NRG 13 AMPD White</t>
+  </si>
+  <si>
+    <t>G13NRGVC2NT</t>
+  </si>
+  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>Victory 13 National Black</t>
   </si>
   <si>
     <t>G13VCTRY1NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...20 lines deleted...]
-    <t>G13INSTN1NT</t>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>13 Black - Britt</t>
+  </si>
+  <si>
+    <t>DIG 13 Black - Britt</t>
+  </si>
+  <si>
+    <t>G13DIGVB1NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>13 Blue</t>
   </si>
   <si>
     <t>Elevate 13 Blue</t>
   </si>
   <si>
     <t>G13COTTN1NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...8 lines deleted...]
-    <t>G13DIGVB1NT</t>
+    <t>13 Black Erik</t>
+  </si>
+  <si>
+    <t>TEJAS 13 Black Erik</t>
+  </si>
+  <si>
+    <t>G13TEJAS2NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Navy</t>
   </si>
   <si>
     <t>Arete 13 Navy</t>
   </si>
   <si>
     <t>G13ARETE3NT</t>
   </si>
   <si>
-    <t>13 Black Erik</t>
-[...7 lines deleted...]
-  <si>
     <t>13 Black - Lindsey</t>
   </si>
   <si>
     <t>DIG 13 Black - Lindsey</t>
   </si>
   <si>
     <t>G13DIGVB2NT</t>
   </si>
   <si>
+    <t>Flyers 13 USA-Greta</t>
+  </si>
+  <si>
+    <t>G13FRFLY2NT</t>
+  </si>
+  <si>
     <t>13 Black Cat</t>
   </si>
   <si>
     <t>Premier 13 Black C</t>
   </si>
   <si>
     <t>G13PREMR2NT</t>
   </si>
   <si>
-    <t>Flyers 13 USA-Greta</t>
-[...4 lines deleted...]
-  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 13 Intense Blue</t>
   </si>
   <si>
     <t>G13INTEG1NT</t>
   </si>
   <si>
+    <t>13 White - Landon</t>
+  </si>
+  <si>
+    <t>Skyline 13 White Landon</t>
+  </si>
+  <si>
+    <t>G13SKYLN4NT</t>
+  </si>
+  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV Blue</t>
   </si>
   <si>
     <t>Vision 13 EXV Blue</t>
   </si>
   <si>
     <t>G13VIVBC1NT</t>
   </si>
   <si>
-    <t>13 White - Landon</t>
-[...7 lines deleted...]
-  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 13 Black</t>
   </si>
   <si>
     <t>Image 13 Black</t>
   </si>
   <si>
     <t>G13TXIMG1NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>13 Ikaika-Ari</t>
+  </si>
+  <si>
+    <t>FH 13 Ikaika-Ari</t>
+  </si>
+  <si>
+    <t>G13FIELD2NT</t>
+  </si>
+  <si>
     <t>TAV 13 Blue</t>
   </si>
   <si>
     <t>G13TXADV3NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">13 Intense Red </t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Intense Red </t>
   </si>
   <si>
     <t>G13INTEG2NT</t>
   </si>
   <si>
     <t>13 Crimson</t>
   </si>
   <si>
     <t>Premier 13 Crimson</t>
   </si>
   <si>
     <t>G13PREMR3NT</t>
   </si>
   <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>13 Gold</t>
+  </si>
+  <si>
+    <t>Arsenal 13 Gold</t>
+  </si>
+  <si>
+    <t>G13DAVBC1NT</t>
+  </si>
+  <si>
+    <t>TAV 13 Gold</t>
+  </si>
+  <si>
+    <t>G13TXADV4NT</t>
+  </si>
+  <si>
     <t>13 National Gold</t>
   </si>
   <si>
     <t>EXCEL 13 National Gold</t>
   </si>
   <si>
     <t>G13EXCEL4NT</t>
   </si>
   <si>
-    <t>Dallas Arsenal VBC</t>
-[...16 lines deleted...]
-  <si>
     <t>South 13 Royal</t>
   </si>
   <si>
     <t>TAV South 13 Royal</t>
   </si>
   <si>
     <t>G13TXADV5NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 13 National Blue</t>
   </si>
   <si>
     <t>G13DSUMM1NT</t>
   </si>
   <si>
+    <t>13 National Green</t>
+  </si>
+  <si>
+    <t>Victory 13 National Green</t>
+  </si>
+  <si>
+    <t>G13VCTRY2NT</t>
+  </si>
+  <si>
     <t>13 National Royal</t>
   </si>
   <si>
     <t>APV 13 National Royal</t>
   </si>
   <si>
     <t>G13ATPRV2NT</t>
   </si>
   <si>
-    <t>13 National Green</t>
-[...5 lines deleted...]
-    <t>G13VCTRY2NT</t>
+    <t>13 Elite Gray</t>
+  </si>
+  <si>
+    <t>Victory 13 Elite Gray</t>
+  </si>
+  <si>
+    <t>G13VCTRY3NT</t>
   </si>
   <si>
     <t>13 National Navy</t>
   </si>
   <si>
     <t>NRG 13 National Navy</t>
   </si>
   <si>
     <t>G13NRGVC3NT</t>
   </si>
   <si>
     <t>TIV 13 Red</t>
   </si>
   <si>
     <t>Image 13 Red</t>
   </si>
   <si>
     <t>G13TXIMG2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13VCTRY3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1047,91 +1047,91 @@
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>94.185</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>91.92100000000001</v>
+        <v>91.569</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>91.476</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>89.809</v>
+        <v>89.75</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>89.417</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>45</v>
@@ -1147,731 +1147,731 @@
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>86.697</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>86.226</v>
+        <v>86.208</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>86.069000000000003</v>
+        <v>86.088999999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>84.184</v>
+        <v>83.217</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>83.217</v>
+        <v>83.21299999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>82.83499999999999</v>
+        <v>82.41800000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>79.079999999999998</v>
+        <v>78.676</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>75.447</v>
+        <v>76.268</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>75.152</v>
+        <v>75.56100000000001</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>75.015000000000001</v>
+        <v>75.467</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>74.97499999999999</v>
+        <v>74.31100000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>73.17</v>
+        <v>73.294</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>72.90600000000001</v>
+        <v>73.14100000000001</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" t="s">
         <v>93</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>94</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>95</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>72.889</v>
+        <v>72.727</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
         <v>97</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>72.727</v>
+        <v>72.453</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
         <v>100</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
         <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>72.38500000000001</v>
+        <v>72.405</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
       <c r="C29" t="s">
+        <v>103</v>
+      </c>
+      <c r="D29" t="s">
         <v>104</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>72.20399999999999</v>
+        <v>71.98999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>71.876</v>
+        <v>71.776</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>108</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
       <c r="C31" t="s">
         <v>110</v>
       </c>
       <c r="D31" t="s">
         <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>70.124</v>
+        <v>70.65600000000001</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
         <v>112</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>113</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>114</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>69.091999999999999</v>
+        <v>68.77</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>6</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>117</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>68.601</v>
+        <v>68.465</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>119</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" t="s">
         <v>121</v>
       </c>
       <c r="D34" t="s">
         <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>68.488</v>
+        <v>68.437</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="C35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>68.223</v>
+        <v>68.211</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
       <c r="C36" t="s">
         <v>127</v>
       </c>
       <c r="D36" t="s">
         <v>128</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>68.211</v>
+        <v>68.111</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
       <c r="C37" t="s">
         <v>130</v>
       </c>
       <c r="D37" t="s">
         <v>131</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>68.031999999999996</v>
+        <v>67.96599999999999</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>133</v>
       </c>
       <c r="D38" t="s">
         <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
         <v>67.26300000000001</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>66.57299999999999</v>
+        <v>66.37</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>15</v>
       </c>
       <c r="B40" t="s">
+        <v>136</v>
+      </c>
+      <c r="C40" t="s">
         <v>139</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>140</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>66.494</v>
+        <v>66.191</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41" t="s">
         <v>143</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>65.928</v>
+        <v>66.091999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>15</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" t="s">
         <v>145</v>
       </c>
       <c r="D42" t="s">
         <v>146</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>65.855</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>147</v>
       </c>
       <c r="B43" t="s">
         <v>67</v>
       </c>
       <c r="C43" t="s">
         <v>148</v>
       </c>
       <c r="D43" t="s">
         <v>149</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>65.705</v>
+        <v>65.735</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="B44" t="s">
         <v>150</v>
       </c>
       <c r="C44" t="s">
         <v>151</v>
       </c>
       <c r="D44" t="s">
         <v>152</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>63.535</v>
+        <v>64.932</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B45" t="s">
         <v>153</v>
       </c>
       <c r="C45" t="s">
         <v>154</v>
       </c>
       <c r="D45" t="s">
         <v>155</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>63.535</v>
+        <v>64.801</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B46" t="s">
         <v>156</v>
       </c>
       <c r="C46" t="s">
         <v>157</v>
       </c>
       <c r="D46" t="s">
         <v>158</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>62.369</v>
+        <v>62.599</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="B47" t="s">
         <v>159</v>
       </c>
       <c r="C47" t="s">
         <v>160</v>
       </c>
       <c r="D47" t="s">
         <v>161</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>62.275</v>
+        <v>62.358</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="B48" t="s">
         <v>162</v>
       </c>
       <c r="C48" t="s">
         <v>163</v>
       </c>
       <c r="D48" t="s">
         <v>164</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>62.081000000000003</v>
+        <v>62.291</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>