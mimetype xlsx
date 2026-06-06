--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -56,684 +56,684 @@
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 14 BLACK KEELING</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK KEELING</t>
   </si>
   <si>
     <t>G14ACCEL1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>McKinney Panthers</t>
   </si>
   <si>
     <t>MC Panthers 14 Gold</t>
   </si>
   <si>
     <t>G14MCKPA1NT</t>
   </si>
   <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>iCrush 14 Black</t>
+  </si>
+  <si>
+    <t>G14INCRU1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>14 Crimson</t>
   </si>
   <si>
     <t>Premier 14 Crimson</t>
   </si>
   <si>
     <t>G14PREMR3NT</t>
   </si>
   <si>
-    <t>Incredible Crush Volleyball</t>
-[...8 lines deleted...]
-    <t>G14INCRU1NT</t>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 Black </t>
+  </si>
+  <si>
+    <t>ETA1 14 Black</t>
+  </si>
+  <si>
+    <t>G14ETA1V1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>14 Alaka'i-Ray</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Ray</t>
   </si>
   <si>
     <t>G14FIELD3NT</t>
   </si>
   <si>
-    <t>East Texas Alliance1</t>
-[...10 lines deleted...]
-  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>14 National</t>
   </si>
   <si>
     <t>No Limits 14 National</t>
   </si>
   <si>
     <t>G14NLVBC2NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 14 Black</t>
   </si>
   <si>
     <t>G14CUVBC1NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 14 Black</t>
   </si>
   <si>
     <t>G14STORM1NT</t>
   </si>
   <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>14 Regional Black</t>
+  </si>
+  <si>
+    <t>APV 14 Regional Black</t>
+  </si>
+  <si>
+    <t>G14ATPRV3NT</t>
+  </si>
+  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>14 Silver - Stephen</t>
   </si>
   <si>
     <t>Skyline 14 Silver Stephen</t>
   </si>
   <si>
     <t>G14SKYLN6NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve"> EAST 14'S DIAMOND </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 14 Diamond </t>
   </si>
   <si>
     <t>G14FROGS7NT</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...8 lines deleted...]
-    <t>G14ATPRV3NT</t>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>360 14.1</t>
+  </si>
+  <si>
+    <t>G14SIXTY3NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>14 Blue - Anne</t>
   </si>
   <si>
     <t>DIG 14 Blue - Anne</t>
   </si>
   <si>
     <t>G14DIGVB3NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t xml:space="preserve">North Point 14 National </t>
   </si>
   <si>
     <t>G14NORPT1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">360 Volleyball Club </t>
-[...7 lines deleted...]
-  <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 14 Black</t>
   </si>
   <si>
     <t>G14RESVB1NT</t>
   </si>
   <si>
+    <t>14 Red</t>
+  </si>
+  <si>
+    <t>DIG 14 Red</t>
+  </si>
+  <si>
+    <t>G14DIGVB5NT</t>
+  </si>
+  <si>
     <t>14 Red Victoria</t>
   </si>
   <si>
     <t>Premier 14 Red V</t>
   </si>
   <si>
     <t>G14PREMR5NT</t>
   </si>
   <si>
+    <t>14 Red Francesca</t>
+  </si>
+  <si>
+    <t>Premier 14 Red F</t>
+  </si>
+  <si>
+    <t>G14PREMR4NT</t>
+  </si>
+  <si>
+    <t>14 Silver - Destiny</t>
+  </si>
+  <si>
+    <t>Skyline 14 Silver Destiny</t>
+  </si>
+  <si>
+    <t>G14SKYLN7NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 14 White</t>
+  </si>
+  <si>
+    <t>TAV South 14 White</t>
+  </si>
+  <si>
+    <t>G14TXADV6NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 14 EXV Black</t>
+  </si>
+  <si>
+    <t>G14VIVBC2NT</t>
+  </si>
+  <si>
     <t>Rival Volleyball</t>
   </si>
   <si>
     <t>RIVAL 14-BANKSTON</t>
   </si>
   <si>
     <t>G14RIVVB1NT</t>
   </si>
   <si>
-    <t>14 Red</t>
-[...37 lines deleted...]
-  <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t>Arsenal 14 Blue</t>
   </si>
   <si>
     <t>G14DAVBC2NT</t>
   </si>
   <si>
     <t>14 EXV White</t>
   </si>
   <si>
     <t>Vision 14 EXV White</t>
   </si>
   <si>
     <t>G14VIVBC3NT</t>
   </si>
   <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>14 National Blue</t>
+  </si>
+  <si>
+    <t>NRG 14 National Blue</t>
+  </si>
+  <si>
+    <t>G14NRGVC6NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.14.1</t>
   </si>
   <si>
     <t>G14212VB1NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...20 lines deleted...]
-    <t>G14TXADV6NT</t>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14 National Red</t>
+  </si>
+  <si>
+    <t>LVA 14 National Red</t>
+  </si>
+  <si>
+    <t>G14LUNVA1NT</t>
   </si>
   <si>
     <t>14 Blue - Tommy</t>
   </si>
   <si>
     <t>DIG 14 Blue - Tommy</t>
   </si>
   <si>
     <t>G14DIGVB4NT</t>
   </si>
   <si>
-    <t>Luna Volleyball Academy</t>
-[...8 lines deleted...]
-    <t>G14LUNVA1NT</t>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 14Elite White</t>
+  </si>
+  <si>
+    <t>G141UNVB6NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 NAT-Liz</t>
   </si>
   <si>
     <t>G14FRFLY5NT</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Premier 14 White</t>
   </si>
   <si>
     <t>G14PREMR6NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...5 lines deleted...]
-    <t>G141UNVB6NT</t>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 14 Blue</t>
+  </si>
+  <si>
+    <t>G14ALLEG1NT</t>
   </si>
   <si>
     <t>ACCELERATE 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>G14ACCEL2NT</t>
   </si>
   <si>
     <t>Flyers 14 NAT-Nichole</t>
   </si>
   <si>
     <t>G14FRFLY6NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>14 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 14 Steel Ethos</t>
   </si>
   <si>
     <t>G14ARETE4NT</t>
   </si>
   <si>
+    <t>14 National Navy</t>
+  </si>
+  <si>
+    <t>NRG 14 National Navy</t>
+  </si>
+  <si>
+    <t>G14NRGVC4NT</t>
+  </si>
+  <si>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Navy</t>
+  </si>
+  <si>
+    <t>287SVC 14 Navy</t>
+  </si>
+  <si>
+    <t>G14287SV99NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>14 Elite Gray</t>
+  </si>
+  <si>
+    <t>Victory14 Elite Gray</t>
+  </si>
+  <si>
+    <t>G14VCTRY3NT</t>
+  </si>
+  <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 14 PrimeTime</t>
   </si>
   <si>
     <t>WVC 14-PrimeTime</t>
   </si>
   <si>
     <t>G14WINDT2NT</t>
   </si>
   <si>
-    <t>287 Select Volleyball Club</t>
-[...31 lines deleted...]
-  <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 14 Blue</t>
   </si>
   <si>
     <t>G14PEVBA2NT</t>
   </si>
   <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>SLAM 14 Black</t>
+  </si>
+  <si>
+    <t>G14SLAMV1NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>14 Elite Black</t>
+  </si>
+  <si>
+    <t>Summit 14 Elite Black</t>
+  </si>
+  <si>
+    <t>G14DSUMM3NT</t>
+  </si>
+  <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>Liberty 14 Red</t>
   </si>
   <si>
     <t>G14LIVBC1NT</t>
   </si>
   <si>
-    <t>Slam Volleyball</t>
-[...26 lines deleted...]
-    <t>G14ALLEG1NT</t>
+    <t>14 National White</t>
+  </si>
+  <si>
+    <t>NRG 14 National White</t>
+  </si>
+  <si>
+    <t>G14NRGVC5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 Maroon</t>
   </si>
   <si>
     <t>Endless 14 Maroon</t>
   </si>
   <si>
     <t>G14ENDAV2NT</t>
   </si>
   <si>
     <t>14 Kaos White</t>
   </si>
   <si>
     <t>360 14 Kaos White</t>
   </si>
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
     <t>Muscle Volleyball</t>
   </si>
   <si>
     <t>Muscle 14 Black</t>
   </si>
   <si>
     <t>MUSVB 14 Black</t>
   </si>
   <si>
     <t>G14MUSVB1NT</t>
   </si>
   <si>
-    <t>14 National White</t>
-[...7 lines deleted...]
-  <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 14 Ignite</t>
   </si>
   <si>
     <t>Heat 14 Ignite</t>
   </si>
   <si>
     <t>G14ROCKH2NT</t>
   </si>
   <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>W14 Elite Black</t>
   </si>
   <si>
     <t>G14WPDVB1NT</t>
   </si>
   <si>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>MVP 14 National</t>
+  </si>
+  <si>
+    <t>G14MVPVC1NT</t>
+  </si>
+  <si>
     <t>DIG 14 White</t>
   </si>
   <si>
     <t>G14DIGVB6NT</t>
   </si>
   <si>
     <t>South 14 Burleson</t>
   </si>
   <si>
     <t>TAV South 14 Burleson</t>
   </si>
   <si>
     <t>G14TXADV8NT</t>
   </si>
   <si>
-    <t>M.V.P.</t>
-[...7 lines deleted...]
-  <si>
     <t>LVA 14 National White</t>
   </si>
   <si>
     <t>G14LUNVA2NT</t>
   </si>
   <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables  EPA 14 Platinum</t>
+  </si>
+  <si>
+    <t>UEPA 14P</t>
+  </si>
+  <si>
+    <t>G14UNTOU3NT</t>
+  </si>
+  <si>
+    <t>Henderson Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 RED</t>
+  </si>
+  <si>
+    <t>HJVC 14 RED</t>
+  </si>
+  <si>
+    <t>G14HJVBC1NT</t>
+  </si>
+  <si>
+    <t>RVC 14 White</t>
+  </si>
+  <si>
+    <t>G14RESVB3NT</t>
+  </si>
+  <si>
     <t>ACCELERATE 14 RED KEELING</t>
   </si>
   <si>
     <t>ACCEL 14 RED KEELING</t>
   </si>
   <si>
     <t>G14ACCEL3NT</t>
   </si>
   <si>
-    <t>RVC 14 White</t>
-[...16 lines deleted...]
-  <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 14's White</t>
   </si>
   <si>
     <t>G14NETJR3NT</t>
   </si>
   <si>
-    <t>Untouchables Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G14UNTOU3NT</t>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 14 National</t>
+  </si>
+  <si>
+    <t>Image 14 Nat</t>
+  </si>
+  <si>
+    <t>G14TXIMG3NT</t>
   </si>
   <si>
     <t>14 Silver</t>
   </si>
   <si>
     <t>RVC 14 Silver</t>
   </si>
   <si>
     <t>G14RESVB2NT</t>
   </si>
   <si>
-    <t>Texas Image</t>
-[...10 lines deleted...]
-  <si>
     <t>14 Purple</t>
   </si>
   <si>
     <t>SLAM 14 Purple</t>
   </si>
   <si>
     <t>G14SLAMV2NT</t>
   </si>
   <si>
     <t>360 14 National Red</t>
   </si>
   <si>
     <t>G14SIXTY7NT</t>
   </si>
   <si>
+    <t>Untouchables  EPA 14 Jade</t>
+  </si>
+  <si>
+    <t>UEPA 14J</t>
+  </si>
+  <si>
+    <t>G14UNTOU4NT</t>
+  </si>
+  <si>
+    <t>14 National Black</t>
+  </si>
+  <si>
+    <t>360 14 National Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY6NT</t>
+  </si>
+  <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G14SIXTY6NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-14 ELITE</t>
   </si>
   <si>
     <t>Wrecking Crew 14E</t>
   </si>
   <si>
     <t>G14WCREW1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>WC-14 BLACK</t>
   </si>
   <si>
     <t>Wrecking Crew 14B</t>
   </si>
   <si>
     <t>G14WCREW2NT</t>
   </si>
@@ -1150,1456 +1150,1456 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>73.673</v>
+        <v>74.025000000000006</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>69.91500000000001</v>
+        <v>69.741</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>68.777</v>
+        <v>68.79000000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>68.64</v>
+        <v>68.69499999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>68.51300000000001</v>
+        <v>68.593</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>68.437</v>
+        <v>68.495</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>68.34999999999999</v>
+        <v>68.258</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>68.20099999999999</v>
+        <v>68.16800000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>67.85299999999999</v>
+        <v>67.965</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>67.71899999999999</v>
+        <v>67.678</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>67.322</v>
+        <v>67.59399999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>67.134</v>
+        <v>67.467</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14">
+        <v>14.1</v>
+      </c>
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>54</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>66.889</v>
+        <v>66.798</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>66.738</v>
+        <v>66.777</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>59</v>
       </c>
-      <c r="B16">
-        <v>14.1</v>
+      <c r="B16" t="s">
+        <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>66.40900000000001</v>
+        <v>66.756</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>66.336</v>
+        <v>66.441</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>66.26300000000001</v>
+        <v>65.89</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>65.998</v>
+        <v>65.776</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>65.79900000000001</v>
+        <v>65.764</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>65.764</v>
+        <v>65.57599999999999</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>65.663</v>
+        <v>65.53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>65.563</v>
+        <v>65.425</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>65.233</v>
+        <v>65.307</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>65.013000000000005</v>
+        <v>65.279</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>14.1</v>
+        <v>81</v>
+      </c>
+      <c r="B26" t="s">
+        <v>92</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>64.84399999999999</v>
+        <v>65.217</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>64.789</v>
+        <v>64.999</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B28" t="s">
         <v>99</v>
+      </c>
+      <c r="B28">
+        <v>14.1</v>
       </c>
       <c r="C28" t="s">
         <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>64.764</v>
+        <v>64.56699999999999</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>64.422</v>
+        <v>64.376</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>55</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>107</v>
       </c>
       <c r="D30" t="s">
         <v>108</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>64.376</v>
+        <v>64.27</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>109</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
       <c r="C31" t="s">
         <v>110</v>
       </c>
       <c r="D31" t="s">
         <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>64.241</v>
+        <v>64.18899999999999</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>113</v>
       </c>
       <c r="D32" t="s">
         <v>114</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>64.025000000000006</v>
+        <v>64.018000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>116</v>
       </c>
       <c r="D33" t="s">
         <v>117</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>63.804</v>
+        <v>63.999</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>6</v>
+        <v>118</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
         <v>119</v>
       </c>
       <c r="D34" t="s">
         <v>120</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>63.8</v>
+        <v>63.87</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>121</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>63.618</v>
+        <v>63.761</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
         <v>124</v>
       </c>
       <c r="C36" t="s">
+        <v>124</v>
+      </c>
+      <c r="D36" t="s">
         <v>125</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>63.6</v>
+        <v>63.618</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>126</v>
+      </c>
+      <c r="B37" t="s">
         <v>127</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>128</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>129</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>63.581</v>
+        <v>63.449</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" t="s">
         <v>131</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>132</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>63.426</v>
+        <v>63.443</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>94</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
+        <v>134</v>
+      </c>
+      <c r="C39" t="s">
         <v>135</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>136</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>63.31</v>
+        <v>63.426</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" t="s">
         <v>138</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>139</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>140</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>63.208</v>
+        <v>63.381</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C41" t="s">
         <v>143</v>
       </c>
       <c r="D41" t="s">
         <v>144</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>63.207</v>
+        <v>63.317</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="C42" t="s">
         <v>146</v>
       </c>
       <c r="D42" t="s">
         <v>147</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>63.0060000000000002</v>
+        <v>63.221</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>149</v>
       </c>
       <c r="D43" t="s">
         <v>150</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>62.901</v>
+        <v>63.22</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>151</v>
       </c>
       <c r="B44" t="s">
         <v>152</v>
       </c>
       <c r="C44" t="s">
         <v>153</v>
       </c>
       <c r="D44" t="s">
         <v>154</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>62.834</v>
+        <v>62.888</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="C45" t="s">
         <v>156</v>
       </c>
       <c r="D45" t="s">
         <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>62.693</v>
+        <v>62.707</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" t="s">
         <v>158</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>159</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>160</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>62.577</v>
+        <v>62.342</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>161</v>
       </c>
       <c r="B47" t="s">
         <v>162</v>
       </c>
       <c r="C47" t="s">
         <v>163</v>
       </c>
       <c r="D47" t="s">
         <v>164</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>61.993</v>
+        <v>62.261</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B48" t="s">
         <v>165</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>166</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>167</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>61.919</v>
+        <v>62.198</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>94</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" t="s">
         <v>170</v>
       </c>
       <c r="D49" t="s">
         <v>171</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
-        <v>61.853</v>
+        <v>62.152</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>172</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" t="s">
         <v>174</v>
       </c>
       <c r="D50" t="s">
         <v>175</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
-        <v>61.629</v>
+        <v>61.501</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>176</v>
       </c>
       <c r="B51" t="s">
         <v>152</v>
       </c>
       <c r="C51" t="s">
         <v>177</v>
       </c>
       <c r="D51" t="s">
         <v>178</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
-        <v>61.519</v>
+        <v>61.277</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>52</v>
+        <v>179</v>
       </c>
       <c r="B52" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
       <c r="C52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D52" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
-        <v>60.951</v>
+        <v>61.0080000000000027</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>115</v>
       </c>
       <c r="C53" t="s">
         <v>182</v>
       </c>
       <c r="D53" t="s">
         <v>183</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
-        <v>60.586</v>
+        <v>60.951</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C54" t="s">
         <v>185</v>
       </c>
       <c r="D54" t="s">
         <v>186</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
-        <v>60.573</v>
+        <v>60.821</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B55" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="C55" t="s">
         <v>187</v>
       </c>
       <c r="D55" t="s">
         <v>188</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
-        <v>60.362</v>
+        <v>60.478</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>6</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56">
-        <v>60.17</v>
+        <v>60.241</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>112</v>
+        <v>194</v>
       </c>
       <c r="C57" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D57" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57">
-        <v>60.064999999999998</v>
+        <v>59.961</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>62</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>115</v>
       </c>
       <c r="C58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58">
-        <v>59.961</v>
+        <v>59.894</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>6</v>
       </c>
       <c r="B59" t="s">
         <v>199</v>
       </c>
       <c r="C59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
-        <v>59.726</v>
+        <v>59.826</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" t="s">
         <v>203</v>
       </c>
       <c r="D60" t="s">
         <v>204</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
-        <v>59.424</v>
+        <v>59.726</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>62</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D61" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
-        <v>59.271</v>
+        <v>59.587</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>62</v>
       </c>
       <c r="B62" t="s">
         <v>209</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62" t="s">
         <v>211</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62">
-        <v>58.951</v>
+        <v>59.301</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>212</v>
       </c>
       <c r="C63" t="s">
         <v>213</v>
       </c>
       <c r="D63" t="s">
         <v>214</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63">
-        <v>58.52</v>
+        <v>58.85</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B64" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C64" t="s">
         <v>215</v>
       </c>
       <c r="D64" t="s">
         <v>216</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64">
-        <v>57.886</v>
+        <v>58.343</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>18</v>
+        <v>189</v>
       </c>
       <c r="B65" t="s">
         <v>217</v>
       </c>
       <c r="C65" t="s">
         <v>218</v>
       </c>
       <c r="D65" t="s">
         <v>219</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65">
-        <v>57.763</v>
+        <v>57.814</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>201</v>
+        <v>52</v>
       </c>
       <c r="B66" t="s">
         <v>220</v>
       </c>
       <c r="C66" t="s">
         <v>221</v>
       </c>
       <c r="D66" t="s">
         <v>222</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66">
-        <v>57.451</v>
+        <v>57.778</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>223</v>
       </c>
       <c r="C67" t="s">
         <v>224</v>
       </c>
       <c r="D67" t="s">
         <v>225</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67">
-        <v>57.415</v>
+        <v>57.759</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>226</v>
       </c>
       <c r="B68" t="s">
         <v>227</v>
       </c>
       <c r="C68" t="s">
         <v>228</v>
       </c>
       <c r="D68" t="s">
         <v>229</v>
       </c>
       <c r="E68" t="s">
         <v>230</v>
       </c>
       <c r="F68">
-        <v>68.72199999999999</v>
+        <v>71.091999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>226</v>
       </c>
       <c r="B69" t="s">
         <v>231</v>
       </c>
       <c r="C69" t="s">
         <v>232</v>
       </c>
       <c r="D69" t="s">
         <v>233</v>
       </c>
       <c r="E69" t="s">
         <v>230</v>
       </c>
       <c r="F69">
-        <v>64.107</v>
+        <v>64.569</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B70" t="s">
         <v>234</v>
       </c>
       <c r="C70" t="s">
         <v>235</v>
       </c>
       <c r="D70" t="s">
         <v>236</v>
       </c>
       <c r="E70" t="s">
         <v>230</v>
       </c>
       <c r="F70">
-        <v>56.376</v>
+        <v>56.502</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>237</v>
       </c>
       <c r="C71" t="s">
         <v>238</v>
       </c>
       <c r="D71" t="s">
         <v>239</v>
       </c>
       <c r="E71" t="s">
         <v>240</v>
       </c>
       <c r="F71">
-        <v>80.902</v>
+        <v>80.992</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>241</v>
       </c>
       <c r="B72" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>242</v>
       </c>
       <c r="D72" t="s">
         <v>243</v>
       </c>
       <c r="E72" t="s">
         <v>240</v>
       </c>
       <c r="F72">
         <v>75.455</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B73" t="s">
         <v>244</v>
       </c>
       <c r="C73" t="s">
         <v>244</v>
       </c>
       <c r="D73" t="s">
         <v>245</v>
       </c>
       <c r="E73" t="s">
         <v>240</v>
       </c>
       <c r="F73">
         <v>62.893</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>