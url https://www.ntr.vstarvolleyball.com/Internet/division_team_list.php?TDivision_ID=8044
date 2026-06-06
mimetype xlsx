--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -813,71 +813,71 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>97.896</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>97.479</v>
+        <v>97.369</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>97.013000000000005</v>
+        <v>96.77800000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>94.15600000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
@@ -913,71 +913,71 @@
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>93.441</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>92.509</v>
+        <v>93.082999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>91.502</v>
+        <v>91.867</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>90.762</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>