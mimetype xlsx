--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -119,78 +119,78 @@
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>Victory 13 National Black</t>
   </si>
   <si>
     <t>G13VCTRY1NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Navy</t>
   </si>
   <si>
     <t>Arete 13 Navy</t>
   </si>
   <si>
     <t>G13ARETE3NT</t>
   </si>
   <si>
+    <t>13 White - Landon</t>
+  </si>
+  <si>
+    <t>Skyline 13 White Landon</t>
+  </si>
+  <si>
+    <t>G13SKYLN4NT</t>
+  </si>
+  <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 13 Purple</t>
+  </si>
+  <si>
+    <t>G13POWER1NT</t>
+  </si>
+  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV Blue</t>
   </si>
   <si>
     <t>Vision 13 EXV Blue</t>
   </si>
   <si>
     <t>G13VIVBC1NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G13POWER1NT</t>
   </si>
   <si>
     <t>13 National Green</t>
   </si>
   <si>
     <t>Victory 13 National Green</t>
   </si>
   <si>
     <t>G13VCTRY2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -636,191 +636,191 @@
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>91.476</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>89.809</v>
+        <v>89.75</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>86.069000000000003</v>
+        <v>86.088999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>75.152</v>
+        <v>74.31100000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>72.889</v>
+        <v>72.453</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s">
         <v>35</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>36</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>37</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>69.091999999999999</v>
+        <v>68.77</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
         <v>40</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>68.601</v>
+        <v>68.738</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>68.16800000000001</v>
+        <v>68.465</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.535</v>
+        <v>64.932</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>