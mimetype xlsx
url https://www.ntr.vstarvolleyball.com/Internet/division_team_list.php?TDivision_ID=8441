--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -529,211 +529,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>77.55800000000001</v>
+        <v>78.063000000000002</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>74.97499999999999</v>
+        <v>75.56100000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>64.611</v>
+        <v>65.013000000000005</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>63.221</v>
+        <v>63.224</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>62.969</v>
+        <v>62.882</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>62.798</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>62.369</v>
+        <v>62.358</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>59.977</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>59.869</v>
+        <v>59.618</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>59.331</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>