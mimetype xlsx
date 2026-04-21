--- v0 (2026-02-14)
+++ v1 (2026-04-21)
@@ -68,93 +68,93 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>13 Navy</t>
   </si>
   <si>
     <t>Endless 13 Navy</t>
   </si>
   <si>
     <t>G13ENDAV1NT</t>
   </si>
   <si>
     <t>13 National White</t>
   </si>
   <si>
     <t>NRG 13 National White</t>
   </si>
   <si>
     <t>G13NRGVC4NT</t>
   </si>
   <si>
+    <t>13 National Navy</t>
+  </si>
+  <si>
+    <t>NRG 13 National Navy</t>
+  </si>
+  <si>
+    <t>G13NRGVC3NT</t>
+  </si>
+  <si>
+    <t>13 Maroon</t>
+  </si>
+  <si>
+    <t>Endless 13 Maroon</t>
+  </si>
+  <si>
+    <t>G13ENDAV2NT</t>
+  </si>
+  <si>
+    <t>NRG 13 Navy</t>
+  </si>
+  <si>
+    <t>G13NRGVC7NT</t>
+  </si>
+  <si>
     <t>13 Bolt Navy</t>
   </si>
   <si>
     <t>NRG 13 Bolt Navy</t>
   </si>
   <si>
     <t>G13NRGVC5NT</t>
   </si>
   <si>
-    <t>13 National Navy</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Red Oak 13 Local</t>
   </si>
   <si>
     <t>DN Red Oak 13 Local</t>
   </si>
   <si>
     <t>G13DRIVE5NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G13NRGVC7NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>13 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 13E</t>
   </si>
   <si>
     <t>G13CADHS1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -526,211 +526,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>74.86199999999999</v>
+        <v>75.015000000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>64.59399999999999</v>
+        <v>64.611</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>63.65</v>
+        <v>62.798</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>62.845</v>
+        <v>62.369</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>60.902</v>
+        <v>60.034999999999997</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s">
         <v>24</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>57.829</v>
+        <v>59.977</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
         <v>27</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>0.0</v>
+        <v>59.331</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>0.0</v>
+        <v>57.126</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10">
-        <v>0.0</v>
+        <v>62.653</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>