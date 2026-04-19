--- v0 (2026-02-14)
+++ v1 (2026-04-19)
@@ -47,153 +47,153 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>FH 12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>G12FIELD2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>12 Regional Blue</t>
+  </si>
+  <si>
+    <t>Vision 12 Regional Blue</t>
+  </si>
+  <si>
+    <t>G12VIVBC2NT</t>
+  </si>
+  <si>
+    <t>12 Regional Black</t>
+  </si>
+  <si>
+    <t>Vision 12 Regional Black</t>
+  </si>
+  <si>
+    <t>G12VIVBC3NT</t>
+  </si>
+  <si>
+    <t>12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>G12FIELD3NT</t>
+  </si>
+  <si>
     <t>11 Ikaika-Ashleigh</t>
   </si>
   <si>
     <t>FH 11 Ikaika-Ashleigh</t>
   </si>
   <si>
     <t>G11FIELD2NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>G12FIELD4NT</t>
   </si>
   <si>
-    <t>12 Alaka'i-Kennedy</t>
-[...8 lines deleted...]
-    <t>Vision Volleyball Club</t>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>12 Metro</t>
+  </si>
+  <si>
+    <t>APV 12 Metro</t>
+  </si>
+  <si>
+    <t>G12ATPRV3NT</t>
   </si>
   <si>
     <t>11 Regional Blue</t>
   </si>
   <si>
     <t>Vision 11 Regional Blue</t>
   </si>
   <si>
     <t>G11VIVBC1NT</t>
   </si>
   <si>
-    <t>Pending</t>
+    <t>11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>G12FIELD6NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>12 Club Red</t>
   </si>
   <si>
     <t>Integrity 12 Club Red</t>
   </si>
   <si>
     <t>G12INTEG4NT</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...19 lines deleted...]
-  <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>12's Blue</t>
   </si>
   <si>
     <t>DFW Elite 12's Blue</t>
   </si>
   <si>
     <t>G12DFTLE1NT</t>
   </si>
   <si>
-    <t>12 Regional Blue</t>
-[...14 lines deleted...]
-    <t>G12VIVBC3NT</t>
+    <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -550,251 +550,251 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>73.312</v>
+        <v>74.328</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>65.774</v>
+        <v>72.069000000000003</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>65.631</v>
+        <v>67.872</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>65.28400000000001</v>
+        <v>67.608</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>63.94</v>
+        <v>67.142</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
         <v>25</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>61.519</v>
+        <v>66.267</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
         <v>29</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>0.0</v>
+        <v>66.042000000000002</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>0.0</v>
+        <v>65.944</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" t="s">
         <v>36</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F10">
-        <v>0.0</v>
+        <v>65.23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
         <v>40</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>63.593</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
         <v>43</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>44</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>45</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12">
-        <v>0.0</v>
+        <v>55.0069999999999979</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>