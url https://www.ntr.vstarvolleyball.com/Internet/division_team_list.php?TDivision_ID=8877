--- v1 (2026-04-19)
+++ v2 (2026-06-06)
@@ -68,66 +68,66 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>12 Regional Blue</t>
   </si>
   <si>
     <t>Vision 12 Regional Blue</t>
   </si>
   <si>
     <t>G12VIVBC2NT</t>
   </si>
   <si>
     <t>12 Regional Black</t>
   </si>
   <si>
     <t>Vision 12 Regional Black</t>
   </si>
   <si>
     <t>G12VIVBC3NT</t>
   </si>
   <si>
+    <t>11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>FH 11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>G11FIELD2NT</t>
+  </si>
+  <si>
     <t>12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>G12FIELD3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11FIELD2NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>G12FIELD4NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Metro</t>
   </si>
   <si>
     <t>APV 12 Metro</t>
   </si>
   <si>
     <t>G12ATPRV3NT</t>
   </si>
   <si>
     <t>11 Regional Blue</t>
   </si>
@@ -590,191 +590,191 @@
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>72.069000000000003</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>67.872</v>
+        <v>68.040999999999997</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>67.608</v>
+        <v>67.767</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>67.142</v>
+        <v>67.149</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>66.267</v>
+        <v>66.672</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.042000000000002</v>
+        <v>66.505</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>65.944</v>
+        <v>66.19799999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>65.23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>63.593</v>
+        <v>63.574</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12">
         <v>55.0069999999999979</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>