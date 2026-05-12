--- v0 (2026-03-24)
+++ v1 (2026-05-12)
@@ -511,71 +511,71 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>68.045000000000002</v>
+        <v>67.363</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>66.29900000000001</v>
+        <v>64.316</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>62.702</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
@@ -611,51 +611,51 @@
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>61.863</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>58.145</v>
+        <v>58.137</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>