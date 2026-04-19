--- v0 (2026-02-14)
+++ v1 (2026-04-19)
@@ -47,114 +47,114 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>16 Downs</t>
   </si>
   <si>
     <t>PVC 16 Downs</t>
   </si>
   <si>
     <t>G16PINEY2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>SBC Impact Volleyball</t>
+  </si>
+  <si>
+    <t>16 Black</t>
+  </si>
+  <si>
+    <t>SBC Impact 16 Black</t>
+  </si>
+  <si>
+    <t>G16SBCIV1BY</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 East</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant 16 East </t>
   </si>
   <si>
     <t>G16ALLEG4NT</t>
   </si>
   <si>
-    <t>SBC Impact Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>16 Red</t>
   </si>
   <si>
     <t>SBC Impact 16 Red</t>
   </si>
   <si>
     <t>G16SBCIV2BY</t>
   </si>
   <si>
+    <t>Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Dynasty 16u</t>
+  </si>
+  <si>
+    <t>DVC16</t>
+  </si>
+  <si>
+    <t>G16DYNVB1LS</t>
+  </si>
+  <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 15U National-2</t>
   </si>
   <si>
     <t>G15INFTY2NT</t>
   </si>
   <si>
     <t>RocketFuel Volleyball Club</t>
   </si>
   <si>
     <t>Rocketfuel318 16s SHR</t>
   </si>
   <si>
     <t>RVC318 16 SHR</t>
   </si>
   <si>
     <t>G16RFUEL5BY</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16DYNVB1LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -511,171 +511,171 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>78.14400000000001</v>
+        <v>77.613</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>74.42400000000001</v>
+        <v>74.758</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>73.38</v>
+        <v>74.61799999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>70.56999999999999</v>
+        <v>71.94499999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>64.922</v>
+        <v>70.523</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>0.0</v>
+        <v>68.23699999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>0.0</v>
+        <v>67.56999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>