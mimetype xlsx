--- v1 (2026-04-19)
+++ v2 (2026-06-06)
@@ -47,72 +47,72 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>16 Downs</t>
   </si>
   <si>
     <t>PVC 16 Downs</t>
   </si>
   <si>
     <t>G16PINEY2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 16 East</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant 16 East </t>
+  </si>
+  <si>
+    <t>G16ALLEG5NT</t>
+  </si>
+  <si>
     <t>SBC Impact Volleyball</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>SBC Impact 16 Black</t>
   </si>
   <si>
     <t>G16SBCIV1BY</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16ALLEG4NT</t>
   </si>
   <si>
     <t>16 Red</t>
   </si>
   <si>
     <t>SBC Impact 16 Red</t>
   </si>
   <si>
     <t>G16SBCIV2BY</t>
   </si>
   <si>
     <t>Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>Dynasty 16u</t>
   </si>
   <si>
     <t>DVC16</t>
   </si>
   <si>
     <t>G16DYNVB1LS</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
@@ -531,76 +531,76 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>77.613</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>74.758</v>
+        <v>75.711</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>74.61799999999999</v>
+        <v>74.758</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>71.94499999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
@@ -611,51 +611,51 @@
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>70.523</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>68.23699999999999</v>
+        <v>68.44499999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>67.56999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>