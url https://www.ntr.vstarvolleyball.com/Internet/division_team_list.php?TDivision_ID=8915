--- v0 (2026-03-24)
+++ v1 (2026-05-12)
@@ -65,135 +65,135 @@
   <si>
     <t>G12ETXJR1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 12 Black</t>
   </si>
   <si>
     <t>G12DIGVB1NT</t>
   </si>
   <si>
     <t>12 Mavs</t>
   </si>
   <si>
     <t>East Texas 12 Mavs</t>
   </si>
   <si>
     <t>G12ETXJR2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVC 12U Mady </t>
+  </si>
+  <si>
+    <t>G12INFTY2NT</t>
+  </si>
+  <si>
     <t>Hallsville Volleyball Club</t>
   </si>
   <si>
     <t>12 BLACK</t>
   </si>
   <si>
     <t>Hallsville VC 12Black</t>
   </si>
   <si>
     <t>G12HAVBC1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Infinity Volleyball Club </t>
-[...7 lines deleted...]
-  <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>12 Blue</t>
   </si>
   <si>
     <t>PVC 12 Blue</t>
   </si>
   <si>
     <t>G12PINEY1NT</t>
   </si>
   <si>
     <t>Henderson Juniors Volleyball Club</t>
   </si>
   <si>
     <t>12 RED</t>
   </si>
   <si>
     <t>HJVC 12 RED</t>
   </si>
   <si>
     <t>G12HJVBC2NT</t>
   </si>
   <si>
+    <t>Aultman Volleyball Academy</t>
+  </si>
+  <si>
+    <t>12M</t>
+  </si>
+  <si>
+    <t>AVA 12M</t>
+  </si>
+  <si>
+    <t>G12AVAWM5BY</t>
+  </si>
+  <si>
     <t>12 Red</t>
   </si>
   <si>
     <t>East Texas Jrs 12 Red</t>
   </si>
   <si>
     <t>G12ETXJR4NT</t>
   </si>
   <si>
     <t>12 Silver</t>
   </si>
   <si>
     <t>PVC 12 Silver</t>
   </si>
   <si>
     <t>G12PINEY2NT</t>
   </si>
   <si>
     <t>RocketFuel Volleyball Club</t>
   </si>
   <si>
     <t>Rocketfuel318 12s R</t>
   </si>
   <si>
     <t>RVC318 12R</t>
   </si>
   <si>
     <t>G12RFUEL6BY</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12AVAWM5BY</t>
   </si>
   <si>
     <t>11 RED</t>
   </si>
   <si>
     <t>HJVC 11 RED</t>
   </si>
   <si>
     <t>G11HJVBC2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -559,231 +559,231 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>83.136</v>
+        <v>79.827</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>75.44199999999999</v>
+        <v>76.022000000000006</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>63.447</v>
+        <v>62.76</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>62.634</v>
+        <v>62.708</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>60.7</v>
+        <v>60.976</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>58.489</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>57.66</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>57.213</v>
+        <v>57.437</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>56.91</v>
+        <v>57.213</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>56.91</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>28</v>