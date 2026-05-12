--- v0 (2026-03-24)
+++ v1 (2026-05-12)
@@ -98,75 +98,75 @@
   <si>
     <t>G17NETJR1NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>PVC 17 Blue</t>
   </si>
   <si>
     <t>G17PINEY1NT</t>
   </si>
   <si>
     <t>Aultman Volleyball Academy</t>
   </si>
   <si>
     <t>18M</t>
   </si>
   <si>
     <t>AVA 18M</t>
   </si>
   <si>
     <t>G18AVAWM1BY</t>
   </si>
   <si>
+    <t>Dynamic VC</t>
+  </si>
+  <si>
+    <t>17U Elite</t>
+  </si>
+  <si>
+    <t>17U KAY</t>
+  </si>
+  <si>
+    <t>G17DYNVB1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
     <t>White Oak Juniors Volleyball Club</t>
   </si>
   <si>
     <t>WOJRS17U_2026</t>
   </si>
   <si>
     <t>WOJRS17U</t>
   </si>
   <si>
     <t>G17WOJVC1NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G17DYNVB1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -563,151 +563,151 @@
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>68.18600000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>66.22</v>
+        <v>63.979</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>60.937</v>
+        <v>60.962</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>59.784</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>0.0</v>
+        <v>57.134</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8">
-        <v>60.973</v>
+        <v>60.98</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9">
-        <v>60.432</v>
+        <v>60.973</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>