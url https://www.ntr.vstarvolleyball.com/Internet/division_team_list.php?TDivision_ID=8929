--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -651,71 +651,71 @@
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>62.893</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>60.282</v>
+        <v>60.325</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>60.143</v>
+        <v>59.875</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>58.916</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>19</v>
@@ -771,71 +771,71 @@
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11">
         <v>63.667</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12">
-        <v>63.581</v>
+        <v>63.317</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13">
-        <v>59.494</v>
+        <v>59.091999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14">
         <v>57.684</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>