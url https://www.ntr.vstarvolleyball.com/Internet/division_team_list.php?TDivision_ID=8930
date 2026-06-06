--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -609,171 +609,171 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>71.2</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>69.28</v>
+        <v>69.25</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>66.64700000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>65.999</v>
+        <v>65.84099999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>64.34999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>63.647</v>
+        <v>63.868</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>62.432</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>61.528</v>
+        <v>61.798</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>59.582</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>22</v>
@@ -789,111 +789,111 @@
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12">
-        <v>68.45699999999999</v>
+        <v>68.867</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13">
-        <v>66.34399999999999</v>
+        <v>65.901</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14">
-        <v>66.19199999999999</v>
+        <v>65.867</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>45</v>
       </c>
       <c r="F15">
-        <v>62.389</v>
+        <v>62.464</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>