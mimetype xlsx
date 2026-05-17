--- v0 (2026-02-14)
+++ v1 (2026-05-17)
@@ -80,102 +80,102 @@
   <si>
     <t>G11SKYLN2NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>11 White</t>
   </si>
   <si>
     <t>EXCEL 11 White</t>
   </si>
   <si>
     <t>G11EXCEL2NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 11 Black</t>
   </si>
   <si>
     <t>G11DIGVB1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Angelo RISE </t>
+  </si>
+  <si>
+    <t>Angelo Rise 11s Red</t>
+  </si>
+  <si>
+    <t>G11ANGRV1LS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>11 Red</t>
+  </si>
+  <si>
+    <t>Drive Nation 11 Red</t>
+  </si>
+  <si>
+    <t>G11DRIVE1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>11 Navy</t>
+  </si>
+  <si>
+    <t>Arete 11 Navy</t>
+  </si>
+  <si>
+    <t>G11ARETE3NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 11 USA-Rico</t>
   </si>
   <si>
     <t>G11FRFLY1NT</t>
   </si>
   <si>
-    <t>Arete Athletics</t>
-[...22 lines deleted...]
-  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>11 National Black</t>
   </si>
   <si>
     <t>Victory 11 National Black</t>
   </si>
   <si>
     <t>G11VCTRY1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11ANGRV1LS</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>11 Black Josh</t>
   </si>
   <si>
     <t>TEJAS 11 Black Josh</t>
   </si>
   <si>
     <t>G11TEJAS1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -547,211 +547,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>86.20399999999999</v>
+        <v>84.11799999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>79.949</v>
+        <v>79.884</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>75.72499999999999</v>
+        <v>79.56100000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>73.030000000000001</v>
+        <v>74.572</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>70.39</v>
+        <v>73.426</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>70.25700000000001</v>
+        <v>70.473</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>69.11199999999999</v>
+        <v>70.107</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>62.889</v>
+        <v>69.955</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>0.0</v>
+        <v>65.66</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>