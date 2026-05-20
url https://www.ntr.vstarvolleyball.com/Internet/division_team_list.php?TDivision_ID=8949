--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -32,210 +32,210 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Excel Volleyball</t>
+  </si>
+  <si>
+    <t>12 Red Boys</t>
+  </si>
+  <si>
+    <t>EXCEL 12 Red Boys</t>
+  </si>
+  <si>
+    <t>B12EXCEL1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>13 Black Bill</t>
+  </si>
+  <si>
+    <t>TAV 13 Black Bill</t>
+  </si>
+  <si>
+    <t>G13TXADV2NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>13 Ikaika-Toa</t>
+  </si>
+  <si>
+    <t>FH 13 Ikaika-Toa</t>
+  </si>
+  <si>
+    <t>G13FIELD1NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>13 Black McNeider</t>
+  </si>
+  <si>
+    <t>EMV 13 Black McNeider</t>
+  </si>
+  <si>
+    <t>G13EAGMT2NT</t>
+  </si>
+  <si>
     <t>Tulsa Power Volleyball Club</t>
   </si>
   <si>
     <t>13-1</t>
   </si>
   <si>
     <t>Tulsa Power 13-1</t>
   </si>
   <si>
     <t>G13POWER1OK</t>
   </si>
   <si>
-    <t>Paid</t>
-[...13 lines deleted...]
-  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>13 Black Jeff</t>
   </si>
   <si>
     <t>TEJAS 13 Black Jeff</t>
   </si>
   <si>
     <t>G13TEJAS1NT</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 13 Red</t>
   </si>
   <si>
     <t>DN 13 Red</t>
   </si>
   <si>
     <t>G13DRIVE1NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's Black </t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's BLACK </t>
   </si>
   <si>
     <t>G13NETJR1NT</t>
   </si>
   <si>
+    <t>Waco Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 UA Black</t>
+  </si>
+  <si>
+    <t>Waco Jrs 13 UA Black</t>
+  </si>
+  <si>
+    <t>G13WACOV1LS</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 13 USA-Greta</t>
+  </si>
+  <si>
+    <t>G13FRFLY2NT</t>
+  </si>
+  <si>
     <t>13 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 13 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G13FIELD3NT</t>
   </si>
   <si>
-    <t>Frisco Flyers Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV Blue</t>
   </si>
   <si>
     <t>Vision 13 EXV Blue</t>
   </si>
   <si>
     <t>G13VIVBC1NT</t>
   </si>
   <si>
-    <t>Excel Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>13 National Gold</t>
   </si>
   <si>
     <t>EXCEL 13 National Gold</t>
   </si>
   <si>
     <t>G13EXCEL4NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>RVC 13 Black</t>
   </si>
   <si>
     <t>G13RESVB1NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G13WACOV1LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -592,311 +592,311 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>95.44499999999999</v>
+        <v>98.498</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>91.508</v>
+        <v>89.75</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>87.217</v>
+        <v>89.65900000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>87.20699999999999</v>
+        <v>89.417</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>87.076999999999998</v>
+        <v>87.217</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>87.066000000000003</v>
+        <v>82.41800000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>73.60299999999999</v>
+        <v>82.233</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>68.387</v>
+        <v>73.94799999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>67.946</v>
+        <v>73.60299999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>66.434</v>
+        <v>71.98999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>66.040999999999997</v>
+        <v>69.33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>62.78</v>
+        <v>68.465</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>66.091999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>0.0</v>
+        <v>63.443</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>