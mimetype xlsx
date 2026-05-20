--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -47,261 +47,261 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 15 Diamonds</t>
   </si>
   <si>
     <t>UEPA 15D</t>
   </si>
   <si>
     <t>G15UNTOU1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>Peak VA 15 Black</t>
+  </si>
+  <si>
+    <t>G15PEVBA1NT</t>
+  </si>
+  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>15 Elite Performance</t>
   </si>
   <si>
     <t>LVA 15 Elite Performance</t>
   </si>
   <si>
     <t>G15LUNVA1NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 15 Navy</t>
   </si>
   <si>
     <t>G15AMSVC1NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>15 National Blue</t>
   </si>
   <si>
     <t>EXCEL 15 National Blue</t>
   </si>
   <si>
     <t>G15EXCEL3NT</t>
   </si>
   <si>
-    <t>Peak Volleyball Academy</t>
-[...8 lines deleted...]
-    <t>G15PEVBA1NT</t>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 14N White</t>
+  </si>
+  <si>
+    <t>G141UNVB2NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>15 Ikaika-Annette</t>
+  </si>
+  <si>
+    <t>FH 15 Ikaika-Annette</t>
+  </si>
+  <si>
+    <t>G15FIELD2NT</t>
   </si>
   <si>
     <t>Elite Volleyball Academy</t>
   </si>
   <si>
     <t>EVA 15 Elite</t>
   </si>
   <si>
     <t>G15EVAVB1DE</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>15 Silver</t>
   </si>
   <si>
     <t>Elevate 15 Silver</t>
   </si>
   <si>
     <t>G15COTTN2NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...5 lines deleted...]
-    <t>G141UNVB2NT</t>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 15 Black</t>
+  </si>
+  <si>
+    <t>DN 15 Black</t>
+  </si>
+  <si>
+    <t>G15DRIVE2NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Black Josh</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Black Josh</t>
+  </si>
+  <si>
+    <t>G15TEJAS2NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 15 Black</t>
   </si>
   <si>
     <t>G15DIGVB1NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...20 lines deleted...]
-    <t>G15TEJAS2NT</t>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 15 Black</t>
+  </si>
+  <si>
+    <t>Image 15 Black</t>
+  </si>
+  <si>
+    <t>G15TXIMG1NT</t>
+  </si>
+  <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 15 Purple</t>
+  </si>
+  <si>
+    <t>G15POWER1NT</t>
+  </si>
+  <si>
+    <t>Volley Pro Juniors</t>
+  </si>
+  <si>
+    <t>VPJ 15 Black</t>
+  </si>
+  <si>
+    <t>G15VPROJ1NT</t>
+  </si>
+  <si>
+    <t>Drive Nation 15 White</t>
+  </si>
+  <si>
+    <t>DN 15 White</t>
+  </si>
+  <si>
+    <t>G15DRIVE3NT</t>
+  </si>
+  <si>
+    <t>Power 15 Black</t>
+  </si>
+  <si>
+    <t>G15POWER2NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 15 USA-Ali</t>
   </si>
   <si>
     <t>G15FRFLY3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Drive Nation Volleyball </t>
-[...46 lines deleted...]
-  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>15 National Green</t>
   </si>
   <si>
     <t>Summit 15 National Green</t>
   </si>
   <si>
     <t>G15DSUMM2NT</t>
   </si>
   <si>
+    <t>NT Flyers 15 USA-Orison</t>
+  </si>
+  <si>
+    <t>G15FRFLY8NT</t>
+  </si>
+  <si>
+    <t>TIV 15 Red</t>
+  </si>
+  <si>
+    <t>Image 15 Red</t>
+  </si>
+  <si>
+    <t>G15TXIMG2NT</t>
+  </si>
+  <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>15 White</t>
   </si>
   <si>
     <t>RVC 15 White</t>
   </si>
   <si>
     <t>G15RESVB3NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G15DRIVE3NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>15 National</t>
   </si>
   <si>
     <t>North Point 15 National</t>
   </si>
   <si>
     <t>G15NORPT1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -673,491 +673,491 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>91.419</v>
+        <v>91.30200000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>89.857</v>
+        <v>88.043999999999997</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>89.84999999999999</v>
+        <v>87.812</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>88.315</v>
+        <v>87.016000000000005</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>85.15300000000001</v>
+        <v>86.857</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>85.093999999999994</v>
+        <v>83.23399999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>82.85599999999999</v>
+        <v>82.76900000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>82.184</v>
+        <v>81.67700000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>81.67700000000001</v>
+        <v>81.384</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>80.398</v>
+        <v>80.789</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>75.253</v>
+        <v>80.75</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>71.77200000000001</v>
+        <v>79.989</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>71.74299999999999</v>
+        <v>69.996</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>70.90600000000001</v>
+        <v>69.70099999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>70.684</v>
+        <v>66.733</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>66.13800000000001</v>
+        <v>66.218</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>65.392</v>
+        <v>65.285</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" t="s">
         <v>68</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>64.031000000000006</v>
+        <v>65.070999999999998</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
         <v>70</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>71</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>72</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>62.064999999999998</v>
+        <v>65.037999999999997</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="B21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" t="s">
         <v>74</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>61.913</v>
+        <v>64.669</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" t="s">
         <v>77</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>61.905</v>
+        <v>63.702</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
         <v>81</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>61.12</v>
+        <v>62.272</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>85</v>
       </c>
       <c r="E24" t="s">
         <v>86</v>
       </c>
       <c r="F24">
-        <v>68.26600000000001</v>
+        <v>70.122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>