--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -32,309 +32,309 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Tulsa Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>16-1</t>
+  </si>
+  <si>
+    <t>Tulsa Power 16-1</t>
+  </si>
+  <si>
+    <t>G16POWER1OK</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 16 Nationa</t>
   </si>
   <si>
     <t>Heat 16 National</t>
   </si>
   <si>
     <t>G16ROCKH1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...1 lines deleted...]
-  <si>
     <t>Elite Volleyball Academy</t>
   </si>
   <si>
     <t>EVA 16 Elite</t>
   </si>
   <si>
     <t>G16EVAVB1DE</t>
   </si>
   <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>16 AMPD White</t>
+  </si>
+  <si>
+    <t>NRG 16 AMPD White</t>
+  </si>
+  <si>
+    <t>G16NRGVC2NT</t>
+  </si>
+  <si>
+    <t>Amarillo Xtreme Volleyball</t>
+  </si>
+  <si>
+    <t>Amarillo Xtreme 16 TUF</t>
+  </si>
+  <si>
+    <t>Ama Xtreme 16 TUF</t>
+  </si>
+  <si>
+    <t>G16AMXTR1SU</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>16 Elite</t>
+  </si>
+  <si>
+    <t>VIP 16 Elite</t>
+  </si>
+  <si>
+    <t>G16VIPAC1NT</t>
+  </si>
+  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>16 EXV Blue</t>
   </si>
   <si>
     <t>Vision 16 EXV Blue</t>
   </si>
   <si>
     <t>G16VIVBC1NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>16 Black Aja</t>
   </si>
   <si>
     <t>TEJAS 16 Black Aja</t>
   </si>
   <si>
     <t>G16TEJAS2NT</t>
   </si>
   <si>
-    <t>Tulsa Power Volleyball Club</t>
-[...22 lines deleted...]
-  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>16 White - David</t>
   </si>
   <si>
     <t>Skyline 16 White David</t>
   </si>
   <si>
     <t>G16SKYLN4NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>16 Gold</t>
+  </si>
+  <si>
+    <t>TAV 16 Gold</t>
+  </si>
+  <si>
+    <t>G16TXADV4NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>No Limits 16 Elite</t>
   </si>
   <si>
     <t>G16NLVBC1NT</t>
   </si>
   <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 16 Purple</t>
+  </si>
+  <si>
+    <t>G16POWER1NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>16 Ikaika-Mady</t>
+  </si>
+  <si>
+    <t>FH 16 Ikaika-Mady</t>
+  </si>
+  <si>
+    <t>G16FIELD2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 National </t>
+  </si>
+  <si>
+    <t>No Limits 16 National</t>
+  </si>
+  <si>
+    <t>G16NLVBC2NT</t>
+  </si>
+  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 16 Red</t>
   </si>
   <si>
     <t>Image 16  Red</t>
   </si>
   <si>
     <t>G16TXIMG2NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...41 lines deleted...]
-    <t>G16TXADV4NT</t>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 16 Black</t>
+  </si>
+  <si>
+    <t>DN 16 Black</t>
+  </si>
+  <si>
+    <t>G16DRIVE2NT</t>
+  </si>
+  <si>
+    <t>16 AMPD Blue</t>
+  </si>
+  <si>
+    <t>NRG 16 AMPD Blue</t>
+  </si>
+  <si>
+    <t>G16NRGVC3NT</t>
+  </si>
+  <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>Peak VA 16 Blue</t>
+  </si>
+  <si>
+    <t>G16PEVBA2NT</t>
   </si>
   <si>
     <t>16 Silver</t>
   </si>
   <si>
     <t>Skyline 16 Silver</t>
   </si>
   <si>
     <t>G16SKYLN6NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
-    <t>16 Black Creshia</t>
-[...2 lines deleted...]
-    <t>EMV 16 Black Creshia</t>
+    <t>16 Black Chris</t>
+  </si>
+  <si>
+    <t>EMV 16 Black Chris</t>
   </si>
   <si>
     <t>G16EAGMT1NT</t>
   </si>
   <si>
-    <t>Power Volleyball Club</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>16.1 Premier National</t>
   </si>
   <si>
     <t>RYZE 16.1 Premier Natl</t>
   </si>
   <si>
     <t>G16RYZEV1NT</t>
   </si>
   <si>
-    <t>16 AMPD Blue</t>
-[...5 lines deleted...]
-    <t>G16NRGVC3NT</t>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>16 Kinleigh</t>
+  </si>
+  <si>
+    <t>North Point 16 K</t>
+  </si>
+  <si>
+    <t>G16NORPT2NT</t>
   </si>
   <si>
     <t>Oklahoma Elevate</t>
   </si>
   <si>
     <t>E.61</t>
   </si>
   <si>
     <t>OK Elevate E.61</t>
   </si>
   <si>
     <t>G16ELVAT1OK</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16NORPT2NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 16 USA-Charles</t>
   </si>
   <si>
     <t>G16FRFLY2NT</t>
   </si>
   <si>
     <t>16 Pali</t>
   </si>
   <si>
     <t>North Point 16 Pali</t>
   </si>
   <si>
     <t>G16NORPT1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>TAV 16 Silver</t>
   </si>
@@ -729,540 +729,540 @@
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>90.215</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>89.087999999999994</v>
+        <v>89.437</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>87.771</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>87.76000000000001</v>
+        <v>87.372</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>86.414</v>
+        <v>86.956</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>85.80500000000001</v>
+        <v>86.77200000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>84.76900000000001</v>
+        <v>86.297</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>84.233</v>
+        <v>85.56100000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>83.72199999999999</v>
+        <v>85.043000000000006</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>83.70399999999999</v>
+        <v>84.12</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>83.203</v>
+        <v>84.037000000000006</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" t="s">
         <v>51</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>83.081000000000003</v>
+        <v>83.752</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>82.691</v>
+        <v>82.749</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>58</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>82.268</v>
+        <v>82.744</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>81.812</v>
+        <v>82.20099999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>81.13</v>
+        <v>81.526</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>80.819</v>
+        <v>81.437</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>80.504</v>
+        <v>81.031999999999996</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>75</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>76</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>80.39100000000001</v>
+        <v>80.88200000000001</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
         <v>78</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>79</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>80</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>80.090000000000003</v>
+        <v>80.879</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>79.379</v>
+        <v>80.78700000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>78.60599999999999</v>
+        <v>80.097999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>89</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="C24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
         <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>78.544</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>93</v>
       </c>
       <c r="B25" t="s">
         <v>94</v>
       </c>
       <c r="C25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
         <v>95</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>76.599</v>
+        <v>77.209</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>99</v>
       </c>
       <c r="F26">
-        <v>94.432</v>
+        <v>92.471</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="B27" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
         <v>100</v>
       </c>
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>99</v>
       </c>
       <c r="F27">
-        <v>77.393</v>
+        <v>78.324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>