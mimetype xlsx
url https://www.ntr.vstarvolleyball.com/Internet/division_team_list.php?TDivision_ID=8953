--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -47,315 +47,315 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>16 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 16 AMPD Navy</t>
   </si>
   <si>
     <t>G16NRGVC1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>EVA 17 Elite</t>
+  </si>
+  <si>
+    <t>G17EVAVB1DE</t>
+  </si>
+  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>17 National Black</t>
   </si>
   <si>
     <t>Victory 17 National Black</t>
   </si>
   <si>
     <t>G17VCTRY1NT</t>
   </si>
   <si>
-    <t>Elite Volleyball Academy</t>
-[...5 lines deleted...]
-    <t>G17EVAVB1DE</t>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 17N White</t>
+  </si>
+  <si>
+    <t>G171UNVB2NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>17 Black Sadie</t>
   </si>
   <si>
     <t>EMV 17 Black Sadie</t>
   </si>
   <si>
     <t>G17EAGMT1NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...5 lines deleted...]
-    <t>G171UNVB2NT</t>
+    <t>Tulsa Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>17-1</t>
+  </si>
+  <si>
+    <t>Tulsa Power 17-1</t>
+  </si>
+  <si>
+    <t>G17POWER1OK</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>17 White</t>
   </si>
   <si>
     <t>Skyline 17 White</t>
   </si>
   <si>
     <t>G17SKYLN4NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>17 National Blue</t>
   </si>
   <si>
     <t>EXCEL 17 National Blue</t>
   </si>
   <si>
     <t>G17EXCEL3NT</t>
   </si>
   <si>
+    <t>Odessa 4G VBC</t>
+  </si>
+  <si>
+    <t>LIGHTS OUT 17</t>
+  </si>
+  <si>
+    <t>O4G Lights Out 17</t>
+  </si>
+  <si>
+    <t>G17ODFRG1SU</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>17 Black</t>
+  </si>
+  <si>
+    <t>WF Elite 17 Black</t>
+  </si>
+  <si>
+    <t>G17WFELT1NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 Black Arthur</t>
+  </si>
+  <si>
+    <t>TEJAS 17 Black Arthur</t>
+  </si>
+  <si>
+    <t>G17TEJAS2NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>17 National Green</t>
+  </si>
+  <si>
+    <t>Summit 17 National Green</t>
+  </si>
+  <si>
+    <t>G17DSUMM2NT</t>
+  </si>
+  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>17 Alaka'i-Ray</t>
   </si>
   <si>
     <t>FH 17 Alaka'i-Ray</t>
   </si>
   <si>
     <t>G17FIELD3NT</t>
   </si>
   <si>
-    <t>WF Elite Volleyball Academy</t>
-[...8 lines deleted...]
-    <t>G17WFELT1NT</t>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>17 Elite</t>
+  </si>
+  <si>
+    <t>VIP 17 Elite</t>
+  </si>
+  <si>
+    <t>G17VIPAC1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>17 Gold</t>
   </si>
   <si>
     <t>TAV 17 Gold</t>
   </si>
   <si>
     <t>G17TXADV4NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
-[...22 lines deleted...]
-  <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>East Texas 17B</t>
   </si>
   <si>
     <t>G17ETXJR1NT</t>
   </si>
   <si>
+    <t>17 AMPD Blue</t>
+  </si>
+  <si>
+    <t>NRG 17 AMPD Blue</t>
+  </si>
+  <si>
+    <t>G17NRGVC3NT</t>
+  </si>
+  <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-17 Black</t>
   </si>
   <si>
     <t>G17WCREW2NT</t>
   </si>
   <si>
-    <t>Odessa 4G VBC</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Fort Smith Jrs </t>
   </si>
   <si>
     <t>FSJ 17 National</t>
   </si>
   <si>
     <t>G17FSJVB2DE</t>
   </si>
   <si>
-    <t>17 AMPD Blue</t>
-[...5 lines deleted...]
-    <t>G17NRGVC3NT</t>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>17 National</t>
+  </si>
+  <si>
+    <t>No Limits 17 National</t>
+  </si>
+  <si>
+    <t>G17NLVBC2NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 17 NAT-Isaiah</t>
+  </si>
+  <si>
+    <t>G17FRFLY3NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 Red </t>
+  </si>
+  <si>
+    <t>Liberty 17 Red</t>
+  </si>
+  <si>
+    <t>G17LIVBC1NT</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
-    <t>VPJ 17 Black</t>
+    <t>Volley Pro 17 Black</t>
   </si>
   <si>
     <t>G17VPROJ1NT</t>
   </si>
   <si>
-    <t>No Limits VBC</t>
-[...20 lines deleted...]
-    <t>G17VIPAC1NT</t>
+    <t xml:space="preserve"> 17 Regional WF</t>
+  </si>
+  <si>
+    <t>No Limits 17 Regional WF</t>
+  </si>
+  <si>
+    <t>G17NLVBC3NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 17 Black</t>
   </si>
   <si>
     <t>G17SKYHI1NT</t>
   </si>
   <si>
-    <t xml:space="preserve"> 17 Regional WF</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">Apex </t>
   </si>
   <si>
-    <t>17-1</t>
-[...1 lines deleted...]
-  <si>
     <t>Apex17-1</t>
   </si>
   <si>
     <t>G17APEXV1OK</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17POWER1OK</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 17 Black</t>
   </si>
   <si>
     <t>DN 17 Black</t>
   </si>
   <si>
     <t>G17DRIVE2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Drive Nation 17 White</t>
   </si>
   <si>
     <t>DN 17 White</t>
   </si>
   <si>
     <t>G17DRIVE3NT</t>
   </si>
@@ -760,631 +760,631 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>96.839</v>
+        <v>96.259</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>89.54900000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>88.64400000000001</v>
+        <v>86.833</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>82.98399999999999</v>
+        <v>86.73</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>81.58199999999999</v>
+        <v>83.416</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>80.113</v>
+        <v>81.58199999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>76.52200000000001</v>
+        <v>80.426</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>75.361</v>
+        <v>75.813</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>71.753</v>
+        <v>75.361</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>71.179</v>
+        <v>72.848</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>71.13200000000001</v>
+        <v>71.206</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>70.46299999999999</v>
+        <v>70.16800000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>67.56100000000001</v>
+        <v>69.52200000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>64.889</v>
+        <v>67.72199999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>64.419</v>
+        <v>67.47</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>64.273</v>
+        <v>65.794</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>63.986</v>
+        <v>65.48699999999999</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>63.847</v>
+        <v>65.411</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>63.526</v>
+        <v>64.889</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>63.052</v>
+        <v>63.84</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>62.276</v>
+        <v>63.442</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>60.414</v>
+        <v>63.188</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>59.455</v>
+        <v>62.351</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>59.164</v>
+        <v>62.052</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C26" t="s">
         <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>0.0</v>
+        <v>61.845</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>0.0</v>
+        <v>59.455</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>100</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>104</v>
       </c>
       <c r="F28">
-        <v>86.099000000000004</v>
+        <v>89.745</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>104</v>
       </c>
       <c r="F29">
-        <v>72.286</v>
+        <v>69.167</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>100</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>109</v>
       </c>
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>104</v>
       </c>
       <c r="F30">
-        <v>0.0</v>
+        <v>59.881</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>111</v>
       </c>
       <c r="B31" t="s">
         <v>112</v>
       </c>
       <c r="C31" t="s">
         <v>113</v>
       </c>
       <c r="D31" t="s">
         <v>114</v>
       </c>
       <c r="E31" t="s">
         <v>115</v>
       </c>
       <c r="F31">
-        <v>62.558</v>
+        <v>63.96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>