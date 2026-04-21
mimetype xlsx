--- v0 (2026-02-14)
+++ v1 (2026-04-21)
@@ -47,537 +47,537 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Team North Texas - (TNT)</t>
   </si>
   <si>
     <t xml:space="preserve">14 Slammers </t>
   </si>
   <si>
     <t>TNT 14 SLAMMERS</t>
   </si>
   <si>
     <t>G14TNTLC1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Reign Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>REIGN-14-BLACK</t>
+  </si>
+  <si>
+    <t>G14REIGN1NT</t>
+  </si>
+  <si>
     <t>Club Texoma</t>
   </si>
   <si>
-    <t>14 Black</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Texoma 14 Black </t>
   </si>
   <si>
     <t>G14TEXOM1NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>Crush 14s</t>
   </si>
   <si>
     <t>IVC Crush 14s</t>
   </si>
   <si>
     <t>G14INFTY4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Premier 14 White</t>
   </si>
   <si>
     <t>G14PREMR6NT</t>
   </si>
   <si>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Navy</t>
+  </si>
+  <si>
+    <t>287SVC 14 Navy</t>
+  </si>
+  <si>
+    <t>G14287SV99NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Elite</t>
+  </si>
+  <si>
+    <t>Liberty 14 Elite</t>
+  </si>
+  <si>
+    <t>G14LIVBC3NT</t>
+  </si>
+  <si>
+    <t>Super Champions Club Volleyball</t>
+  </si>
+  <si>
+    <t>Super Champions 14</t>
+  </si>
+  <si>
+    <t>SC 14U</t>
+  </si>
+  <si>
+    <t>G14SCHVB1NT</t>
+  </si>
+  <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>Waco Lightning 14 Black</t>
+  </si>
+  <si>
+    <t>G14CENTX1NT</t>
+  </si>
+  <si>
+    <t>Rockwall Heat Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rockwall Heat 14 Ignite</t>
+  </si>
+  <si>
+    <t>Heat 14 Ignite</t>
+  </si>
+  <si>
+    <t>G14ROCKH2NT</t>
+  </si>
+  <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>14 Elite Black</t>
   </si>
   <si>
     <t>W14 Elite Black</t>
   </si>
   <si>
     <t>G14WPDVB1NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>14 Metro Green</t>
+  </si>
+  <si>
+    <t>TAV 14 Metro Green</t>
+  </si>
+  <si>
+    <t>G14TXADV14NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>14 Regional</t>
+  </si>
+  <si>
+    <t>North Point 14 Regional</t>
+  </si>
+  <si>
+    <t>G14NORPT2NT</t>
+  </si>
+  <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>TX Legends 14 Blue</t>
+  </si>
+  <si>
+    <t>G14TXLEG2LS</t>
+  </si>
+  <si>
     <t xml:space="preserve">IVC 14U Angela </t>
   </si>
   <si>
     <t>IVC 14U Angela</t>
   </si>
   <si>
     <t>G14INFTY2NT</t>
   </si>
   <si>
-    <t>Super Champions Club Volleyball</t>
-[...22 lines deleted...]
-  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 REG-Ashley</t>
   </si>
   <si>
     <t>G14FRFLY7NT</t>
   </si>
   <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>Arsenal 14 Black</t>
+  </si>
+  <si>
+    <t>G14DAVBC4NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14 Metro</t>
+  </si>
+  <si>
+    <t>LVA 14 Metro</t>
+  </si>
+  <si>
+    <t>G14LUNVA3NT</t>
+  </si>
+  <si>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>14 Regional Black</t>
+  </si>
+  <si>
+    <t>MVP 14 Regional Black</t>
+  </si>
+  <si>
+    <t>G14MVPVC2NT</t>
+  </si>
+  <si>
+    <t>Fearless Volleyball Club</t>
+  </si>
+  <si>
+    <t>Fearless 14 Black</t>
+  </si>
+  <si>
+    <t>G14FLVBC1NT</t>
+  </si>
+  <si>
     <t>Conquerors</t>
   </si>
   <si>
     <t>Conquerors 14</t>
   </si>
   <si>
     <t xml:space="preserve">Conquerors 14 </t>
   </si>
   <si>
     <t>G14CONQR1NT</t>
   </si>
   <si>
-    <t>Dallas Arsenal VBC</t>
-[...5 lines deleted...]
-    <t>G14DAVBC4NT</t>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>13/14u Red Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 13/14u Red Whitesboro</t>
+  </si>
+  <si>
+    <t>G14FIELD6NT</t>
+  </si>
+  <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hard Hitters 14U Pink </t>
+  </si>
+  <si>
+    <t>Hard Hitters 14P</t>
+  </si>
+  <si>
+    <t>G14ABAHH2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 14 Red</t>
+  </si>
+  <si>
+    <t>G14ALLEG2NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>14 Metro White Kari</t>
+  </si>
+  <si>
+    <t>EMV 14 Metro White Kari</t>
+  </si>
+  <si>
+    <t>G14EAGMT5NT</t>
+  </si>
+  <si>
+    <t>Rock Solid Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rock Solid 14</t>
+  </si>
+  <si>
+    <t>RSVBC 14</t>
+  </si>
+  <si>
+    <t>G14RSVBC1NT</t>
   </si>
   <si>
     <t>NT Flyers 14 USA-Carl</t>
   </si>
   <si>
     <t>G14FRFLY8NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...32 lines deleted...]
-    <t>M.V.P.</t>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>14u Camilla</t>
+  </si>
+  <si>
+    <t>VSTX 14U Camilla</t>
+  </si>
+  <si>
+    <t>G14VSVBC1NT</t>
+  </si>
+  <si>
+    <t>Grit Volleyball</t>
+  </si>
+  <si>
+    <t>Grit 14 - Gainesville Black</t>
+  </si>
+  <si>
+    <t>Grit 14 Gville - Black</t>
+  </si>
+  <si>
+    <t>G14GRITV2NT</t>
+  </si>
+  <si>
+    <t>14 Metro Orange</t>
+  </si>
+  <si>
+    <t>TAV 14 Metro Orange</t>
+  </si>
+  <si>
+    <t>G14TXADV15NT</t>
+  </si>
+  <si>
+    <t>Henderson Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 BLUE</t>
+  </si>
+  <si>
+    <t>HJVC 14 BLUE</t>
+  </si>
+  <si>
+    <t>G14HJVBC2NT</t>
+  </si>
+  <si>
+    <t>14 Metro White Mariah</t>
+  </si>
+  <si>
+    <t>EMV 14 Metro White Mariah</t>
+  </si>
+  <si>
+    <t>G14EAGMT6NT</t>
+  </si>
+  <si>
+    <t>14 Regional Gray</t>
+  </si>
+  <si>
+    <t>MVP 14 Regional Gray</t>
+  </si>
+  <si>
+    <t>G14MVPVC4NT</t>
+  </si>
+  <si>
+    <t>14 Metro White Jesse</t>
+  </si>
+  <si>
+    <t>EMV 14 Metro  White Jesse</t>
+  </si>
+  <si>
+    <t>G14EAGMT7NT</t>
   </si>
   <si>
     <t>14 Regional Purple</t>
   </si>
   <si>
     <t>MVP 14 Regional Purple</t>
   </si>
   <si>
     <t>G14MVPVC3NT</t>
   </si>
   <si>
-    <t>14 Regional Black</t>
-[...118 lines deleted...]
-  <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>14 Metro Navy</t>
   </si>
   <si>
     <t>RYZE 14 Metro Navy</t>
   </si>
   <si>
     <t>G14RYZEV4NT</t>
   </si>
   <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>NRG 14 Navy</t>
+  </si>
+  <si>
+    <t>G14NRGVC9NT</t>
+  </si>
+  <si>
     <t>13/14u Navy Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD7NT</t>
   </si>
   <si>
-    <t>Reign Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>14 Regional White</t>
   </si>
   <si>
     <t>MVP 14 Regional White</t>
   </si>
   <si>
     <t>G14MVPVC5NT</t>
   </si>
   <si>
-    <t>Velocity Sports</t>
-[...50 lines deleted...]
-    <t>G14NORPT2NT</t>
+    <t xml:space="preserve">IVC 14U National </t>
+  </si>
+  <si>
+    <t>IVC 14U N</t>
+  </si>
+  <si>
+    <t>G14INFTY1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>13/14 Metro</t>
+  </si>
+  <si>
+    <t>VIP 14 Metro</t>
+  </si>
+  <si>
+    <t>G14VIPAC2NT</t>
+  </si>
+  <si>
+    <t>14 Metro Purple</t>
+  </si>
+  <si>
+    <t>TAV 14 Metro Purple</t>
+  </si>
+  <si>
+    <t>G14TXADV17NT</t>
+  </si>
+  <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 14u Astro</t>
+  </si>
+  <si>
+    <t>G14PEGAC1NT</t>
+  </si>
+  <si>
+    <t>Blazing Owls</t>
+  </si>
+  <si>
+    <t>14 Orange</t>
+  </si>
+  <si>
+    <t>BOV 14 Orange</t>
+  </si>
+  <si>
+    <t>G14BOWLV1NT</t>
+  </si>
+  <si>
+    <t>14 Rio Vista</t>
+  </si>
+  <si>
+    <t>Waco Lightning14 RioVista</t>
+  </si>
+  <si>
+    <t>G14CENTX3NT</t>
+  </si>
+  <si>
+    <t>13 Black</t>
+  </si>
+  <si>
+    <t>Texoma 13 Black</t>
+  </si>
+  <si>
+    <t>G13TEXOM1NT</t>
   </si>
   <si>
     <t>Grit 14 - Gainesville Green</t>
   </si>
   <si>
     <t>Grit 14 Gville - Green</t>
   </si>
   <si>
     <t>G14GRITV3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Allegiant Volleyball Club </t>
-[...98 lines deleted...]
-    <t>G14BOWLV1NT</t>
+    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -934,971 +934,971 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>63.757</v>
+        <v>66.72799999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>63.52</v>
+        <v>64.999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>63.465</v>
+        <v>64.92100000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>62.564</v>
+        <v>64.22199999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>61.919</v>
+        <v>64.025000000000006</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>61.57</v>
+        <v>63.426</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>33</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>61.234</v>
+        <v>62.513</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>36</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>37</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>61.17</v>
+        <v>62.445</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>40</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>60.984</v>
+        <v>62.209</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
         <v>42</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>43</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>44</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>60.809</v>
+        <v>61.629</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>60.014000000000003</v>
+        <v>61.519</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>59.829</v>
+        <v>61.187</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>59.666</v>
+        <v>61.166</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F15">
-        <v>59.477</v>
+        <v>60.88</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>59.435</v>
+        <v>60.815</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>59.344</v>
+        <v>60.747</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>59.31</v>
+        <v>60.377</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>58.649</v>
+        <v>59.959</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>58.547</v>
+        <v>59.79</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>58.491</v>
+        <v>59.666</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>58.453</v>
+        <v>59.608</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>58.218</v>
+        <v>59.527</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>89</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="C24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
         <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>57.925</v>
+        <v>59.309</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
         <v>95</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>57.836</v>
+        <v>59.134</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>96</v>
       </c>
       <c r="B26" t="s">
         <v>97</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26" t="s">
         <v>99</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>57.474</v>
+        <v>59.030999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>57.442</v>
+        <v>58.606</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
         <v>104</v>
       </c>
       <c r="D28" t="s">
         <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>57.442</v>
+        <v>58.463</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>106</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>108</v>
       </c>
       <c r="D29" t="s">
         <v>109</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>55.926</v>
+        <v>58.127</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>0.0</v>
+        <v>58.064</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="B31" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>0.0</v>
+        <v>58.060000000000002</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>62</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>0.0</v>
+        <v>57.931</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>0.0</v>
+        <v>57.687</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" t="s">
         <v>125</v>
       </c>
       <c r="D34" t="s">
         <v>126</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>56.847</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>129</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>0.0</v>
+        <v>56.729</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C36" t="s">
         <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>132</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>0.0</v>
+        <v>56.591</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="s">
         <v>135</v>
       </c>
       <c r="D37" t="s">
         <v>136</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>0.0</v>
+        <v>56.274</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>27</v>
       </c>
       <c r="C38" t="s">
         <v>138</v>
       </c>
       <c r="D38" t="s">
         <v>139</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>0.0</v>
+        <v>55.971</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B39" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C39" t="s">
         <v>141</v>
       </c>
       <c r="D39" t="s">
         <v>142</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F39">
-        <v>0.0</v>
+        <v>55.521</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" t="s">
         <v>143</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>144</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>145</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F40">
-        <v>0.0</v>
+        <v>55.359</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>18</v>
+      </c>
+      <c r="B41" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" t="s">
         <v>147</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>148</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>149</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41">
-        <v>0.0</v>
+        <v>65.956</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>16</v>
+        <v>150</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C42" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E42" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F42">
-        <v>65.88800000000001</v>
+        <v>64.288</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C43" t="s">
         <v>155</v>
       </c>
       <c r="D43" t="s">
         <v>156</v>
       </c>
       <c r="E43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F43">
-        <v>61.318</v>
+        <v>58.268</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="B44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C44" t="s">
         <v>158</v>
       </c>
       <c r="D44" t="s">
         <v>159</v>
       </c>
       <c r="E44" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F44">
-        <v>0.0</v>
+        <v>56.86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="B45" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E45" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E46" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="B47" t="s">
         <v>167</v>
       </c>
       <c r="C47" t="s">
         <v>168</v>
       </c>
       <c r="D47" t="s">
         <v>169</v>
       </c>
       <c r="E47" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" t="s">
         <v>170</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>171</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>172</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>173</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48">
-        <v>0.0</v>
+        <v>56.744</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>