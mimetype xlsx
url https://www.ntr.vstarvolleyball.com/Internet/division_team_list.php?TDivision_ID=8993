--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -12,560 +12,551 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>14 CALEY</t>
   </si>
   <si>
     <t>TC ELITE 14C</t>
   </si>
   <si>
     <t>G14TCEVB1BY</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Oklahoma Premier Volleyball C</t>
+  </si>
+  <si>
+    <t>14 Diamonds</t>
+  </si>
+  <si>
+    <t>OK Premier 14 Diamonds</t>
+  </si>
+  <si>
+    <t>G14OKPRE1OK</t>
+  </si>
+  <si>
+    <t>NET Juniors</t>
+  </si>
+  <si>
+    <t>NET 14's RED</t>
+  </si>
+  <si>
+    <t>G14NETJR2NT</t>
+  </si>
+  <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">Wave 14 </t>
   </si>
   <si>
     <t>Wave 14</t>
   </si>
   <si>
     <t>G14WAVBC1NT</t>
   </si>
   <si>
-    <t>NET Juniors</t>
-[...8 lines deleted...]
-    <t>Pending</t>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVC 14U National </t>
+  </si>
+  <si>
+    <t>IVC 14U N</t>
+  </si>
+  <si>
+    <t>G14INFTY1NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>14 Green</t>
   </si>
   <si>
     <t>East TX Jrs 14 Green</t>
   </si>
   <si>
     <t>G14ETXJR4NT</t>
   </si>
   <si>
+    <t>Cajun Elite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14s Nyah </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cajun Elite 14s Nyah </t>
+  </si>
+  <si>
+    <t>G14CAJEL3BY</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>14 Blue - Anne</t>
+  </si>
+  <si>
+    <t>DIG 14 Blue - Anne</t>
+  </si>
+  <si>
+    <t>G14DIGVB3NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 EXV White</t>
+  </si>
+  <si>
+    <t>Vision 14 EXV White</t>
+  </si>
+  <si>
+    <t>G14VIVBC3NT</t>
+  </si>
+  <si>
+    <t>Rollers Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Royal</t>
+  </si>
+  <si>
+    <t>Rollers 14 Royal</t>
+  </si>
+  <si>
+    <t>G14ROLVC1LS</t>
+  </si>
+  <si>
+    <t>ALLONS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>Allons U14 Renada</t>
+  </si>
+  <si>
+    <t>G14ALLVB1BY</t>
+  </si>
+  <si>
+    <t>Hallsville Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 BLACK</t>
+  </si>
+  <si>
+    <t>Hallsville VC 14Black</t>
+  </si>
+  <si>
+    <t>G14HAVBC1NT</t>
+  </si>
+  <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 14U National Black</t>
   </si>
   <si>
     <t>UVC 14U Black</t>
   </si>
   <si>
     <t>G14URBAN1NT</t>
   </si>
   <si>
-    <t>Oklahoma Premier Volleyball C</t>
-[...47 lines deleted...]
-    <t>ALLONS VOLLEYBALL CLUB</t>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 14.2</t>
+  </si>
+  <si>
+    <t>G14PCEVB2NT</t>
+  </si>
+  <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-14 PINK</t>
+  </si>
+  <si>
+    <t>Wrecking Crew 14P</t>
+  </si>
+  <si>
+    <t>G14WCREW3NT</t>
+  </si>
+  <si>
+    <t>Garrison 14U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVC Garrison 14U </t>
+  </si>
+  <si>
+    <t>G14INFTY5NT</t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>East Texas 14B</t>
+  </si>
+  <si>
+    <t>G14ETXJR1NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>14 Elite Black</t>
+  </si>
+  <si>
+    <t>Summit 14 Elite Black</t>
+  </si>
+  <si>
+    <t>G14DSUMM3NT</t>
+  </si>
+  <si>
+    <t>14 LEXI</t>
+  </si>
+  <si>
+    <t>TC ELITE 14L</t>
+  </si>
+  <si>
+    <t>G14TCEVB2BY</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>14 Wild 1</t>
+  </si>
+  <si>
+    <t>Instinct 14 Wild 1</t>
+  </si>
+  <si>
+    <t>G14INSTN3NT</t>
+  </si>
+  <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>W14 Elite Black</t>
+  </si>
+  <si>
+    <t>G14WPDVB1NT</t>
+  </si>
+  <si>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 </t>
+  </si>
+  <si>
+    <t>Tyler Jrs 14</t>
+  </si>
+  <si>
+    <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>Allons U14 Caroline</t>
   </si>
   <si>
     <t>G14ALLVB2BY</t>
   </si>
   <si>
-    <t>14 Black</t>
-[...38 lines deleted...]
-    <t>G14CAJEL3BY</t>
+    <t>Carthage Commanders</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Commanders 14U</t>
+  </si>
+  <si>
+    <t>G14CARCO1NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Red Jesus</t>
+  </si>
+  <si>
+    <t>TEJAS 14 Red Jesus</t>
+  </si>
+  <si>
+    <t>G14TEJAS4NT</t>
+  </si>
+  <si>
+    <t>14 BARBARA</t>
+  </si>
+  <si>
+    <t>TC ELITE 14B</t>
+  </si>
+  <si>
+    <t>G14TCEVB3BY</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t>East Texas 14Blue</t>
   </si>
   <si>
     <t>G14ETXJR3NT</t>
   </si>
   <si>
-    <t>Summit Volleyball</t>
-[...29 lines deleted...]
-    <t>G14WPDVB1NT</t>
+    <t xml:space="preserve">212 Volleyball Club </t>
+  </si>
+  <si>
+    <t>212.14.2</t>
+  </si>
+  <si>
+    <t>G14212VB2NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 14 National</t>
+  </si>
+  <si>
+    <t>Image 14 Nat</t>
+  </si>
+  <si>
+    <t>G14TXIMG3NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>14 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 14E</t>
   </si>
   <si>
     <t>G14CADHS1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">212 Volleyball Club </t>
-[...29 lines deleted...]
-    <t>G14INFTY5NT</t>
+    <t>Airells Court Club Volleyball</t>
+  </si>
+  <si>
+    <t>ACCV14 Blk elite Travel14,1</t>
+  </si>
+  <si>
+    <t>ACCV Travel 14 BLK</t>
+  </si>
+  <si>
+    <t>G14AIRCV1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>14 National Red</t>
+  </si>
+  <si>
+    <t>360 14 National Red</t>
+  </si>
+  <si>
+    <t>G14SIXTY7NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>LEAD 14</t>
   </si>
   <si>
     <t>PVC LEAD 14</t>
   </si>
   <si>
     <t>G14PINEY4NT</t>
   </si>
   <si>
-    <t xml:space="preserve">360 Volleyball Club </t>
+    <t>14 Red</t>
+  </si>
+  <si>
+    <t>East Texas Jrs 14 Red</t>
+  </si>
+  <si>
+    <t>G14ETXJR2NT</t>
+  </si>
+  <si>
+    <t>BC BOMBERS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>14U BLACK</t>
+  </si>
+  <si>
+    <t>BC BOMBERS 14U BLACK</t>
+  </si>
+  <si>
+    <t>G14BCBVC1BY</t>
   </si>
   <si>
     <t>14 National Black</t>
   </si>
   <si>
     <t>360 14 National Black</t>
   </si>
   <si>
     <t>G14SIXTY6NT</t>
   </si>
   <si>
-    <t>Instinct VBC</t>
+    <t>14 Mavs</t>
+  </si>
+  <si>
+    <t>East Texas 14 Mavs</t>
+  </si>
+  <si>
+    <t>G14ETXJR5NT</t>
+  </si>
+  <si>
+    <t>360 14.2</t>
+  </si>
+  <si>
+    <t>G14SIXTY5NT</t>
+  </si>
+  <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 14 SHR</t>
+  </si>
+  <si>
+    <t>RVC318 14SHR</t>
+  </si>
+  <si>
+    <t>G14RFUEL3BY</t>
   </si>
   <si>
     <t>14 Wild 2</t>
   </si>
   <si>
     <t>Instinct 14 Wild 2</t>
   </si>
   <si>
     <t>G14INSTN4NT</t>
   </si>
   <si>
-    <t>14 Mavs</t>
-[...16 lines deleted...]
-  <si>
     <t>Allons U14 Kaitlyn</t>
   </si>
   <si>
     <t>G14ALLVB3BY</t>
   </si>
   <si>
+    <t>SBC Impact Volleyball</t>
+  </si>
+  <si>
+    <t>SBC Impact 14 Black</t>
+  </si>
+  <si>
+    <t>G14SBCIV1BY</t>
+  </si>
+  <si>
     <t>Aultman Volleyball Academy</t>
   </si>
   <si>
     <t>14G</t>
   </si>
   <si>
     <t>AVA 14G</t>
   </si>
   <si>
     <t>G14AVAWM2BY</t>
   </si>
   <si>
-    <t>14 Wild 1</t>
-[...38 lines deleted...]
-    <t>SBC Impact Volleyball</t>
+    <t>14M</t>
+  </si>
+  <si>
+    <t>AVA 14M</t>
+  </si>
+  <si>
+    <t>G14AVAWM1BY</t>
   </si>
   <si>
     <t>SBC Impact 14 Red</t>
   </si>
   <si>
     <t>G14SBCIV2BY</t>
   </si>
   <si>
-    <t>Tyler Juniors</t>
-[...79 lines deleted...]
-  <si>
     <t>14U GREEN</t>
   </si>
   <si>
     <t>BC BOMBERS 14U GREEN</t>
   </si>
   <si>
     <t>G14BCBVC2BY</t>
   </si>
   <si>
-    <t>Carthage Commanders</t>
-[...29 lines deleted...]
-    <t>IVC 14U Angela</t>
+    <t>IVC 14U Tiffany</t>
   </si>
   <si>
     <t>G14INFTY2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Urban VBC  14 Blue</t>
   </si>
   <si>
     <t>UVC 14 Blue</t>
   </si>
   <si>
     <t>G14URBAN2NT</t>
   </si>
   <si>
     <t>Acadian Juniors Volleyball</t>
   </si>
   <si>
     <t>14's NAVY</t>
   </si>
   <si>
     <t>AJ 14's NAVY</t>
   </si>
@@ -949,1008 +940,1008 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>75.42700000000001</v>
+        <v>73.617</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>70.48099999999999</v>
+        <v>69.35299999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F4">
-        <v>69.779</v>
+        <v>68.589</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>69.77800000000001</v>
+        <v>68.11799999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>69.628</v>
+        <v>68.084999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>69.15600000000001</v>
+        <v>67.855</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>33</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F8">
-        <v>65.88800000000001</v>
+        <v>67.69799999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>36</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>37</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F9">
-        <v>64.953</v>
+        <v>66.777</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>40</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>41</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>64.29900000000001</v>
+        <v>65.217</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>64.137</v>
+        <v>65.013000000000005</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F12">
-        <v>64.13</v>
+        <v>65.013000000000005</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
-      <c r="B13">
-        <v>14.2</v>
+      <c r="B13" t="s">
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.917</v>
+        <v>64.952</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>63.465</v>
+        <v>64.295</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B15" t="s">
         <v>57</v>
+      </c>
+      <c r="B15">
+        <v>14.2</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>63.112</v>
+        <v>63.796</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F16">
-        <v>62.852</v>
+        <v>63.294</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>62.576</v>
+        <v>63.205</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>68</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F18">
-        <v>62.408</v>
+        <v>63.11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>61.919</v>
+        <v>62.888</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>75</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>76</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>60.707</v>
+        <v>61.372</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>14.2</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>60.228</v>
+        <v>61.292</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
         <v>82</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>83</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="F22">
-        <v>59.431</v>
+        <v>61.277</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="B23" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" t="s">
         <v>86</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>87</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F23">
-        <v>59.064</v>
+        <v>61.0090000000000003</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" t="s">
         <v>89</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F24">
-        <v>59.064</v>
+        <v>60.958</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" t="s">
+        <v>91</v>
+      </c>
+      <c r="C25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" t="s">
         <v>93</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F25">
-        <v>58.684</v>
+        <v>60.498</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" t="s">
         <v>97</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F26">
-        <v>58.536</v>
+        <v>60.313</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F27">
-        <v>57.925</v>
+        <v>60.251</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C28" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F28">
-        <v>57.784</v>
+        <v>59.947</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>104</v>
+      </c>
+      <c r="B29">
+        <v>14.2</v>
       </c>
       <c r="C29" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>57.698</v>
+        <v>59.839</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" t="s">
         <v>109</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
         <v>110</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>57.698</v>
+        <v>59.587</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" t="s">
         <v>113</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>114</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F31">
-        <v>57.66</v>
+        <v>59.258</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F32">
-        <v>57.163</v>
+        <v>59.076999999999998</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>6</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>57.102</v>
+        <v>58.343</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>57.097000000000001</v>
+        <v>58.315</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="B35" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="C35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>56.785</v>
+        <v>57.907</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D36" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>56.785</v>
+        <v>57.799</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="s">
         <v>135</v>
       </c>
       <c r="D37" t="s">
         <v>136</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>56.486</v>
+        <v>57.778</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" t="s">
         <v>138</v>
       </c>
       <c r="D38" t="s">
         <v>139</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>54.024000000000001</v>
+        <v>57.585</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>119</v>
+      </c>
+      <c r="B39">
+        <v>14.2</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>51.907</v>
+        <v>57.5</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>0.0</v>
+        <v>56.646</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>0.0</v>
+        <v>56.468</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>46</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" t="s">
+        <v>149</v>
+      </c>
+      <c r="D42" t="s">
         <v>150</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>0.0</v>
+        <v>55.813</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" t="s">
         <v>152</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
         <v>153</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>0.0</v>
+        <v>55.372</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
+        <v>155</v>
+      </c>
+      <c r="C44" t="s">
         <v>156</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>157</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>0.0</v>
+        <v>54.596</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" t="s">
+        <v>158</v>
+      </c>
+      <c r="C45" t="s">
         <v>159</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
         <v>160</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>0.0</v>
+        <v>54.596</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>6</v>
+        <v>151</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
+        <v>127</v>
       </c>
       <c r="C46" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>0.0</v>
+        <v>54.478</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>130</v>
+      </c>
+      <c r="B47" t="s">
+        <v>163</v>
       </c>
       <c r="C47" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D47" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E47" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F47">
-        <v>0.0</v>
+        <v>49.407</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B48" t="s">
+        <v>166</v>
+      </c>
+      <c r="C48" t="s">
+        <v>166</v>
+      </c>
+      <c r="D48" t="s">
+        <v>167</v>
+      </c>
+      <c r="E48" t="s">
         <v>168</v>
       </c>
-      <c r="C48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48">
-        <v>61.57</v>
+        <v>60.815</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="B49" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C49" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E49" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
+        <v>172</v>
+      </c>
+      <c r="B50" t="s">
+        <v>173</v>
+      </c>
+      <c r="C50" t="s">
+        <v>174</v>
+      </c>
+      <c r="D50" t="s">
         <v>175</v>
       </c>
-      <c r="B50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>