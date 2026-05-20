--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -41,366 +41,366 @@
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 Blue</t>
   </si>
   <si>
     <t>G16ALLEG1NT</t>
   </si>
   <si>
-    <t>Pending</t>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>TC Elite</t>
+  </si>
+  <si>
+    <t>16 HEAVEN</t>
+  </si>
+  <si>
+    <t>TC ELITE 16H</t>
+  </si>
+  <si>
+    <t>G16TCEVB1BY</t>
+  </si>
+  <si>
+    <t>Oklahoma Premier Volleyball C</t>
+  </si>
+  <si>
+    <t>16 Diamonds</t>
+  </si>
+  <si>
+    <t>OK Premier 16 Diamonds</t>
+  </si>
+  <si>
+    <t>G16OKPRE1OK</t>
   </si>
   <si>
     <t>SpikeZone VBC</t>
   </si>
   <si>
     <t>Spikezone VBC 16</t>
   </si>
   <si>
     <t>G16SPKZN1NT</t>
   </si>
   <si>
-    <t>Paid</t>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 EXV Gray</t>
+  </si>
+  <si>
+    <t>Vision 16 EXV Gray</t>
+  </si>
+  <si>
+    <t>G16VIVBC4NT</t>
+  </si>
+  <si>
+    <t>16 DEMARCION</t>
+  </si>
+  <si>
+    <t>TC ELITE 16D</t>
+  </si>
+  <si>
+    <t>G16TCEVB3BY</t>
+  </si>
+  <si>
+    <t>Forge Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>16U-Pink</t>
+  </si>
+  <si>
+    <t>Forge 16U</t>
+  </si>
+  <si>
+    <t>G16FORGE1NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wave 16 </t>
+  </si>
+  <si>
+    <t>G16WAVBC1NT</t>
+  </si>
+  <si>
+    <t>Strikerz Elite</t>
+  </si>
+  <si>
+    <t>Strikerz Elite Club B</t>
+  </si>
+  <si>
+    <t>SEC Black</t>
+  </si>
+  <si>
+    <t>G16STKEL5NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>16 Mavs</t>
+  </si>
+  <si>
+    <t>East TX Jrs 16 Mavs</t>
+  </si>
+  <si>
+    <t>G16ETXJR2NT</t>
+  </si>
+  <si>
+    <t>16 SONNY</t>
+  </si>
+  <si>
+    <t>TC ELITE 16S</t>
+  </si>
+  <si>
+    <t>G16TCEVB2BY</t>
+  </si>
+  <si>
+    <t>Rollers Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Royal</t>
+  </si>
+  <si>
+    <t>Rollers 16 Royal</t>
+  </si>
+  <si>
+    <t>G16ROLVC1LS</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-16 Elite</t>
   </si>
   <si>
     <t>G16WCREW1NT</t>
   </si>
   <si>
-    <t>Oklahoma Premier Volleyball C</t>
-[...65 lines deleted...]
-    <t>G16TCEVB2BY</t>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 16 National</t>
+  </si>
+  <si>
+    <t>Image 16 National</t>
+  </si>
+  <si>
+    <t>G16TXIMG3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>16 National Black</t>
+  </si>
+  <si>
+    <t>360 16 National Black</t>
+  </si>
+  <si>
+    <t>G16SIXTY6NT</t>
+  </si>
+  <si>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>360 16 National Red</t>
+  </si>
+  <si>
+    <t>G16SIXTY7NT</t>
+  </si>
+  <si>
+    <t>ALLONS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>Allons U16 Tish</t>
+  </si>
+  <si>
+    <t>G16ALLVB1BY</t>
+  </si>
+  <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 16s R</t>
+  </si>
+  <si>
+    <t>RVC318 16R</t>
+  </si>
+  <si>
+    <t>G16RFUEL4BY</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>16 Wild</t>
+  </si>
+  <si>
+    <t>Instinct 16 Wild</t>
+  </si>
+  <si>
+    <t>G16INSTN3NT</t>
+  </si>
+  <si>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t>16's</t>
+  </si>
+  <si>
+    <t>Tyler Jrs 16</t>
+  </si>
+  <si>
+    <t>G16TYLER1NT</t>
+  </si>
+  <si>
+    <t>Allegiant 16 East</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant 16 East </t>
+  </si>
+  <si>
+    <t>G16ALLEG4NT</t>
+  </si>
+  <si>
+    <t>Acadian Juniors Volleyball</t>
+  </si>
+  <si>
+    <t>16's NAVY</t>
+  </si>
+  <si>
+    <t>AJ16's NAVY</t>
+  </si>
+  <si>
+    <t>G16ACADI2BY</t>
+  </si>
+  <si>
+    <t>SBC Impact Volleyball</t>
+  </si>
+  <si>
+    <t>16 Black</t>
+  </si>
+  <si>
+    <t>SBC Impact 16 Black</t>
+  </si>
+  <si>
+    <t>G16SBCIV1BY</t>
+  </si>
+  <si>
+    <t>WC-16 Black</t>
+  </si>
+  <si>
+    <t>G16WCREW2NT</t>
+  </si>
+  <si>
+    <t>16 Red</t>
+  </si>
+  <si>
+    <t>SBC Impact 16 Red</t>
+  </si>
+  <si>
+    <t>G16SBCIV2BY</t>
+  </si>
+  <si>
+    <t>16 LEXI</t>
+  </si>
+  <si>
+    <t>TC ELITE 16L</t>
+  </si>
+  <si>
+    <t>G16TCEVB4BY</t>
+  </si>
+  <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t>ETA1 16 Black</t>
+  </si>
+  <si>
+    <t>G16ETA1V1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>East TX Jrs 16B</t>
+  </si>
+  <si>
+    <t>G16ETXJR1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 16 Kaos White Cottery</t>
+  </si>
+  <si>
+    <t>360 16 Kaos Cottery</t>
+  </si>
+  <si>
+    <t>G16SIXTY5NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>16 Downs</t>
   </si>
   <si>
     <t>PVC 16 Downs</t>
   </si>
   <si>
     <t>G16PINEY2NT</t>
   </si>
   <si>
-    <t>16 DEMARCION</t>
-[...175 lines deleted...]
-  <si>
     <t>Rocketfuel318 16s SHR</t>
   </si>
   <si>
     <t>RVC318 16 SHR</t>
   </si>
   <si>
     <t>G16RFUEL5BY</t>
   </si>
   <si>
-    <t>East Texas Alliance1</t>
-[...23 lines deleted...]
-    <t>G16SIXTY5NT</t>
+    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -757,651 +757,651 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>84.895</v>
+        <v>84.687</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>81.589</v>
+        <v>82.27500000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>81.194</v>
+        <v>80.373</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5">
-        <v>80.373</v>
+        <v>80.36</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
-        <v>80.088999999999999</v>
+        <v>79.852</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
         <v>25</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>79.052999999999997</v>
+        <v>79.194</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
         <v>29</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>31</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F8">
-        <v>78.622</v>
+        <v>79.122</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" t="s">
         <v>34</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>78.485</v>
+        <v>79.093999999999994</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" t="s">
         <v>37</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>38</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F10">
-        <v>78.258</v>
+        <v>78.91</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>41</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>42</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
-        <v>78.14400000000001</v>
+        <v>78.173</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
         <v>44</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>45</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F12">
-        <v>78.015000000000001</v>
+        <v>78.079999999999998</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" t="s">
         <v>47</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>48</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>49</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>77.249</v>
+        <v>78.015000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
         <v>51</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" t="s">
         <v>52</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F14">
-        <v>77.235</v>
+        <v>77.944</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
         <v>55</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F15">
-        <v>77.090999999999994</v>
+        <v>77.90300000000001</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
-        <v>77.084000000000003</v>
+        <v>77.783</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
-        <v>76.774</v>
+        <v>77.65000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
-        <v>76.218</v>
+        <v>77.629</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F19">
-        <v>75.876</v>
+        <v>77.33</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
-        <v>74.892</v>
+        <v>77.238</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>6</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
-        <v>74.42400000000001</v>
+        <v>76.622</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F22">
-        <v>73.681</v>
+        <v>75.711</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="s">
         <v>84</v>
       </c>
       <c r="D23" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F23">
-        <v>73.38</v>
+        <v>74.848</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>89</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F24">
-        <v>71.437</v>
+        <v>74.758</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" t="s">
         <v>91</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F25">
-        <v>70.56999999999999</v>
+        <v>72.86199999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" t="s">
         <v>93</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>94</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F26">
-        <v>69.069999999999993</v>
+        <v>71.94499999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>97</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F27">
-        <v>0.0</v>
+        <v>69.71599999999999</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" t="s">
+        <v>87</v>
+      </c>
+      <c r="C28" t="s">
         <v>99</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>100</v>
       </c>
-      <c r="C28" t="s">
+      <c r="E28" t="s">
         <v>101</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28">
-        <v>0.0</v>
+        <v>83.79600000000001</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="B29" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" t="s">
         <v>103</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="F29">
-        <v>0.0</v>
+        <v>81.81699999999999</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
         <v>106</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F30">
-        <v>82.028999999999996</v>
+        <v>79.16200000000001</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="C31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" t="s">
         <v>110</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F31">
-        <v>81.126</v>
+        <v>77.613</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="B32" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" t="s">
         <v>112</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>113</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>114</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>78.096000000000004</v>
+        <v>67.56999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>