--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -47,69 +47,69 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>16 Wild Gold</t>
   </si>
   <si>
     <t>Instinct 16 WIld Gold</t>
   </si>
   <si>
     <t>G16INSTN1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 17 BLACK BEASLEY</t>
+  </si>
+  <si>
+    <t>ACCEL 17 BLACK BEASLEY</t>
+  </si>
+  <si>
+    <t>G17ACCEL1NT</t>
+  </si>
+  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 17N Black</t>
   </si>
   <si>
     <t>G171UNVB3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17ACCEL1NT</t>
   </si>
   <si>
     <t xml:space="preserve">15 Wild Gold </t>
   </si>
   <si>
     <t xml:space="preserve">Instinct 15 Wild Gold </t>
   </si>
   <si>
     <t>G15INSTN1NT</t>
   </si>
   <si>
     <t>17 Wild Gold</t>
   </si>
   <si>
     <t>Instinct 17 Wild Gold</t>
   </si>
   <si>
     <t>G17INSTN1NT</t>
   </si>
   <si>
     <t>Muscle Volleyball</t>
   </si>
   <si>
     <t>Muscle 16 Black</t>
   </si>
@@ -595,251 +595,251 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>84.414</v>
+        <v>84.464</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>83.762</v>
+        <v>83.499</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>83.178</v>
+        <v>82.833</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>82.633</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>82.17400000000001</v>
+        <v>82.373</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>81.581</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>79.592</v>
+        <v>79.53</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>78.486</v>
+        <v>79.015000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>77.128</v>
+        <v>77.238</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>76.69199999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>76.56100000000001</v>
+        <v>76.617</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>76.167</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>49</v>
@@ -855,51 +855,51 @@
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>71.196</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>64.693</v>
+        <v>65.354</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>60</v>
       </c>
       <c r="F16">
         <v>78.593</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>