--- v1 (2026-04-01)
+++ v2 (2026-06-01)
@@ -12,263 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>13 Black McNeider</t>
   </si>
   <si>
     <t>EMV 13 Black McNeider</t>
   </si>
   <si>
     <t>G13EAGMT2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 13 BLACK LEWIS</t>
+  </si>
+  <si>
+    <t>ACCEL 13 BLACK LEWIS</t>
+  </si>
+  <si>
+    <t>G13ACCEL1NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 AMPD White</t>
   </si>
   <si>
     <t>NRG 13 AMPD White</t>
   </si>
   <si>
     <t>G13NRGVC2NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...11 lines deleted...]
-    <t>G13ACCEL1NT</t>
+    <t>Oklahoma Charge</t>
+  </si>
+  <si>
+    <t>13 National</t>
+  </si>
+  <si>
+    <t>OK Charge 13 National</t>
+  </si>
+  <si>
+    <t>G13CHARG2OK</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>iCrush 13 Black</t>
   </si>
   <si>
     <t>G13INCRU1NT</t>
   </si>
   <si>
-    <t>Oklahoma Charge</t>
-[...10 lines deleted...]
-  <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>DEAVB 13 Black</t>
   </si>
   <si>
     <t>G13DEAVB1NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>13 National Royal</t>
   </si>
   <si>
     <t>APV 13 National Royal</t>
   </si>
   <si>
     <t>G13ATPRV2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Red Oak 13 Elite</t>
+  </si>
+  <si>
+    <t>DN Red Oak 13 Elite</t>
+  </si>
+  <si>
+    <t>G13DRIVE4NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Texas Invasion VBC </t>
   </si>
   <si>
     <t>13U Club Prep</t>
   </si>
   <si>
     <t xml:space="preserve"> TxINV 13U CP</t>
   </si>
   <si>
     <t>G13INVSN4NT</t>
   </si>
   <si>
     <t>13 National Navy</t>
   </si>
   <si>
     <t>NRG 13 National Navy</t>
   </si>
   <si>
     <t>G13NRGVC3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Drive Nation Volleyball </t>
-[...10 lines deleted...]
-  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 13 Red</t>
   </si>
   <si>
     <t>Image 13 Red</t>
   </si>
   <si>
     <t>G13TXIMG2NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 Club Red</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 13 Club Red </t>
+  </si>
+  <si>
+    <t>G13INTEG4NT</t>
+  </si>
+  <si>
+    <t>Oklahoma Premier Volleyball C</t>
+  </si>
+  <si>
+    <t>13 Diamonds</t>
+  </si>
+  <si>
+    <t>OK Premier 13 Diamonds</t>
+  </si>
+  <si>
+    <t>G13OKPRE1OK</t>
+  </si>
+  <si>
     <t>13 White</t>
   </si>
   <si>
     <t>DEAVB 13 White</t>
   </si>
   <si>
     <t>G13DEAVB2NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>Liberty 13 Red</t>
   </si>
   <si>
     <t>G13LIVBC1NT</t>
   </si>
   <si>
+    <t>Red Oak 13 Local</t>
+  </si>
+  <si>
+    <t>DN Red Oak 13 Local</t>
+  </si>
+  <si>
+    <t>G13DRIVE5NT</t>
+  </si>
+  <si>
     <t>13 Neon</t>
   </si>
   <si>
     <t>DEAVB 13 Neon</t>
   </si>
   <si>
     <t>G13DEAVB3NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G13OKPRE1OK</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>MVP 13 National</t>
   </si>
   <si>
     <t>G13MVPVC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Prep Navy</t>
   </si>
   <si>
     <t>Arete 13 Prep Navy</t>
   </si>
   <si>
     <t>G13ARETE5NT</t>
   </si>
@@ -658,431 +655,431 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>90.127</v>
+        <v>89.417</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>75.30200000000001</v>
+        <v>75.482</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>75.23999999999999</v>
+        <v>75.467</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>70.45999999999999</v>
+        <v>72.024000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>26</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>69.031999999999996</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>65.034000000000006</v>
+        <v>65.791</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>33</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>63.842</v>
+        <v>64.801</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>36</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>37</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>63.2</v>
+        <v>62.725</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F10">
-        <v>62.814</v>
+        <v>62.653</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" t="s">
         <v>42</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>43</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>44</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>62.0</v>
+        <v>62.358</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
         <v>46</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>47</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>48</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>61.975</v>
+        <v>62.291</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F13">
-        <v>61.414</v>
+        <v>62.064999999999998</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>61.256</v>
+        <v>61.24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>59</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>59.871</v>
+        <v>61.24</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F16">
-        <v>57.558</v>
+        <v>60.371</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>57.261</v>
+        <v>57.833</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>68</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>0.0</v>
+        <v>57.414</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" t="s">
         <v>71</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>72</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>73</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19">
-        <v>63.223</v>
+        <v>63.274</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>76</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>77</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F20">
-        <v>62.25</v>
+        <v>62.054000000000002</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" t="s">
         <v>80</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F21">
-        <v>60.657</v>
+        <v>61.279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>