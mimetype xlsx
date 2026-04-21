--- v0 (2026-02-14)
+++ v1 (2026-04-21)
@@ -32,204 +32,204 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t xml:space="preserve">Nitro Heat VBC </t>
+  </si>
+  <si>
+    <t>16s</t>
+  </si>
+  <si>
+    <t>Nitro Heat 16s</t>
+  </si>
+  <si>
+    <t>G16NITHT1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>16 Glen Rose Red</t>
   </si>
   <si>
     <t>TAV 16 Glen Rose Red</t>
   </si>
   <si>
     <t>G16TXADV11NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>Crush 16s</t>
   </si>
   <si>
     <t>IVC Crush 16s</t>
   </si>
   <si>
     <t>G16INFTY3NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 16 Red</t>
+  </si>
+  <si>
+    <t>G16ALLEG2NT</t>
+  </si>
+  <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 16 RED RANGEL</t>
   </si>
   <si>
     <t>ACCEL 16 RED RANGEL</t>
   </si>
   <si>
     <t>G16ACCEL3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Allegiant Volleyball Club </t>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>16 Metro</t>
+  </si>
+  <si>
+    <t>Victory 16 Metro</t>
+  </si>
+  <si>
+    <t>G16VCTRY6NT</t>
   </si>
   <si>
     <t>Allegiant 16 Black</t>
   </si>
   <si>
     <t>G16ALLEG3NT</t>
   </si>
   <si>
-    <t>Allegiant 16 Red</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">EAST 16’S EMERALD </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 16 Emerald </t>
   </si>
   <si>
     <t>G16FROGS7NT</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>16U</t>
   </si>
   <si>
     <t>Atomic VC 16</t>
   </si>
   <si>
     <t>G16ATOMV1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Northeast Longhorns </t>
+  </si>
+  <si>
+    <t>Northeast Elite 18U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NE Elite </t>
+  </si>
+  <si>
+    <t>G18NELVB1NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>18 HSAA</t>
+  </si>
+  <si>
+    <t>Elevate 18 HSAA</t>
+  </si>
+  <si>
+    <t>G18COTTN4NT</t>
+  </si>
+  <si>
+    <t>Allegiant 18 Black</t>
+  </si>
+  <si>
+    <t>G18ALLEG3NT</t>
+  </si>
+  <si>
+    <t>Super Champions Club Volleyball</t>
+  </si>
+  <si>
+    <t>Super Champions 17</t>
+  </si>
+  <si>
+    <t>SC 17U</t>
+  </si>
+  <si>
+    <t>G17SCHVB1NT</t>
+  </si>
+  <si>
     <t>Barefoot Volleyball Club</t>
   </si>
   <si>
     <t>BAREFOOT 17 RED REGIONAL</t>
   </si>
   <si>
     <t>BAREFOOT 17 RED</t>
   </si>
   <si>
     <t>G17BFVBC2NT</t>
-  </si>
-[...52 lines deleted...]
-    <t>G18NELVB1NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>iCrush 16 Black</t>
   </si>
   <si>
     <t>G16INCRU1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>Waco Lightning 16 Black</t>
   </si>
   <si>
     <t>G16CENTX1NT</t>
   </si>
@@ -676,451 +676,451 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>78.902</v>
+        <v>81.030000000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>78.015000000000001</v>
+        <v>79.64</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>77.374</v>
+        <v>78.75</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>75.886</v>
+        <v>77.17100000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>75.884</v>
+        <v>76.509</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>75.821</v>
+        <v>76.19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>75.821</v>
+        <v>75.827</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>74.34699999999999</v>
+        <v>75.584</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>66.051000000000002</v>
+        <v>75.099000000000004</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>64.336</v>
+        <v>73.864</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>62.558</v>
+        <v>64.72799999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>61.968</v>
+        <v>64.0040000000000049</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>63.96</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>0.0</v>
+        <v>60.768</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
       <c r="F16">
-        <v>79.244</v>
+        <v>79.33199999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17">
-        <v>77.088999999999999</v>
+        <v>76.685</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
-        <v>76.73399999999999</v>
+        <v>76.545</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>62</v>
       </c>
       <c r="F19">
-        <v>64.68600000000001</v>
+        <v>65.316</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>62</v>
       </c>
       <c r="F20">
         <v>62.245</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>62</v>
       </c>
       <c r="F21">
-        <v>60.602</v>
+        <v>60.98</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>62</v>
       </c>
       <c r="F22">
-        <v>59.89</v>
+        <v>59.797</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>62</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>