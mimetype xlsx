--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -59,69 +59,69 @@
   <si>
     <t>11 NATIONAL</t>
   </si>
   <si>
     <t>KCV 11 NATIONAL</t>
   </si>
   <si>
     <t>G11KCVAB1SU</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 11</t>
   </si>
   <si>
     <t>WVC VERNON</t>
   </si>
   <si>
     <t>G11WINDT3NT</t>
   </si>
   <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>11 Black</t>
+  </si>
+  <si>
+    <t>WF Elite 11 Black</t>
+  </si>
+  <si>
+    <t>G11WFELT1NT</t>
+  </si>
+  <si>
     <t>Windthorst 11-Holliday</t>
   </si>
   <si>
     <t>Windthorst 11-HOLLIDAY</t>
   </si>
   <si>
     <t>G11WINDT2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G11WFELT1NT</t>
   </si>
   <si>
     <t>Windthorst 11</t>
   </si>
   <si>
     <t>G11WINDT1NT</t>
   </si>
   <si>
     <t>11 White</t>
   </si>
   <si>
     <t>WF Elite 11 White</t>
   </si>
   <si>
     <t>G11WFELT2NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>11 Black M’Kayla</t>
   </si>
   <si>
     <t>EMV 11 Black M’Kayla</t>
   </si>
@@ -591,151 +591,151 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>74.565</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>73.387</v>
+        <v>72.244</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>71.223</v>
+        <v>71.268</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>71.20699999999999</v>
+        <v>71.223</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>69.43300000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>68.18899999999999</v>
+        <v>68.248</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>65.35899999999999</v>
+        <v>65.58199999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>61.423</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
@@ -751,111 +751,111 @@
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>61.165</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>60.802</v>
+        <v>60.643</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12" t="s">
         <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>58.868</v>
+        <v>60.345</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>46</v>
       </c>
       <c r="D14" t="s">
         <v>47</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
       <c r="F14">
-        <v>75.696</v>
+        <v>75.90000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
       <c r="F15">
         <v>69.21899999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>