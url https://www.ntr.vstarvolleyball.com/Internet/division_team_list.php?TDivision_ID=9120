--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -32,327 +32,327 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Hallsville Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 BLACK</t>
+  </si>
+  <si>
+    <t>Hallsville VC 13Black</t>
+  </si>
+  <si>
+    <t>G13HAVBC1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>13 Regional Black</t>
+  </si>
+  <si>
+    <t>APV 13 Regional Black</t>
+  </si>
+  <si>
+    <t>G13ATPRV3NT</t>
+  </si>
+  <si>
+    <t>Mojo Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 Red</t>
+  </si>
+  <si>
+    <t>MOJO 13 Red</t>
+  </si>
+  <si>
+    <t>G13MOJOV1NT</t>
+  </si>
+  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Club Blue</t>
   </si>
   <si>
     <t>Integrity 13 Club Blue</t>
   </si>
   <si>
     <t>G13INTEG3NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...11 lines deleted...]
-    <t>G13MOJOV1NT</t>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>13 Blue</t>
+  </si>
+  <si>
+    <t>DIG 13 Blue</t>
+  </si>
+  <si>
+    <t>G13DIGVB3NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 13 Steel Ethos</t>
   </si>
   <si>
     <t>G13ARETE4NT</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...32 lines deleted...]
-    <t>G13HAVBC1NT</t>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>13 Gold</t>
+  </si>
+  <si>
+    <t>TAV 13 Gold</t>
+  </si>
+  <si>
+    <t>G13TXADV4NT</t>
+  </si>
+  <si>
+    <t>Tulsa Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>13-2</t>
+  </si>
+  <si>
+    <t>Tulsa Power 13-2</t>
+  </si>
+  <si>
+    <t>G13POWER2OK</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>13 Silver</t>
   </si>
   <si>
     <t>Elevate 13 Silver</t>
   </si>
   <si>
     <t>G13COTTN2NT</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 13 Ignite</t>
   </si>
   <si>
     <t>Heat 13 Ignite</t>
   </si>
   <si>
     <t>G13ROCKH1NT</t>
   </si>
   <si>
+    <t>3C Elite Volleyball Club</t>
+  </si>
+  <si>
+    <t>3CE 13 REIGN</t>
+  </si>
+  <si>
+    <t>G133CEVC1SU</t>
+  </si>
+  <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>13 Elite</t>
   </si>
   <si>
     <t>North Point 13 Elite</t>
   </si>
   <si>
     <t>G13NORPT1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>13 Alaka'i-Jasmyn</t>
   </si>
   <si>
     <t>FH 13 Alaka'i-Jasmyn</t>
   </si>
   <si>
     <t>G13FIELD4NT</t>
   </si>
   <si>
+    <t>13 Alaka'i-Aryn</t>
+  </si>
+  <si>
+    <t>FH 13 Alaka'i-Aryn</t>
+  </si>
+  <si>
+    <t>G13FIELD5NT</t>
+  </si>
+  <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 13</t>
   </si>
   <si>
     <t>G13PCEVB1NT</t>
   </si>
   <si>
-    <t>13 Alaka'i-Aryn</t>
-[...14 lines deleted...]
-    <t>G133CEVC1SU</t>
+    <t>NW Arkansas Juniors Storm</t>
+  </si>
+  <si>
+    <t>13-ELITE</t>
+  </si>
+  <si>
+    <t>NWAJS 13-ELITE</t>
+  </si>
+  <si>
+    <t>G13NWAJS2DE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Red Oak 13 Elite</t>
+  </si>
+  <si>
+    <t>DN Red Oak 13 Elite</t>
+  </si>
+  <si>
+    <t>G13DRIVE4NT</t>
+  </si>
+  <si>
+    <t>Drive Nation 13 White</t>
+  </si>
+  <si>
+    <t>DN 13 White</t>
+  </si>
+  <si>
+    <t>G13DRIVE3NT</t>
+  </si>
+  <si>
+    <t>13 Club Red</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 13 Club Red </t>
+  </si>
+  <si>
+    <t>G13INTEG4NT</t>
+  </si>
+  <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 13 Black</t>
+  </si>
+  <si>
+    <t>G13POWER2NT</t>
+  </si>
+  <si>
+    <t>Odessa 4G VBC</t>
+  </si>
+  <si>
+    <t>Force 13s</t>
+  </si>
+  <si>
+    <t>O4G FORCE 13</t>
+  </si>
+  <si>
+    <t>G13ODFRG1SU</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
-    <t>VPJ 13 Black</t>
+    <t>Volley Pro 13 Black</t>
   </si>
   <si>
     <t>G13VPROJ1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Drive Nation Volleyball </t>
-[...49 lines deleted...]
-  <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 13 RED OCHESKEY</t>
   </si>
   <si>
     <t>ACCEL 13 RED OCHESKEY</t>
   </si>
   <si>
     <t>G13ACCEL2NT</t>
   </si>
   <si>
     <t>13 White</t>
   </si>
   <si>
     <t>Elevate 13 White</t>
   </si>
   <si>
     <t>G13COTTN3NT</t>
   </si>
   <si>
     <t>Red Oak 13 Local</t>
   </si>
   <si>
     <t>DN Red Oak 13 Local</t>
   </si>
   <si>
     <t>G13DRIVE5NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G13NWAJS2DE</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>DEAVB 13 White</t>
   </si>
   <si>
     <t>G13DEAVB2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>13 Metro</t>
   </si>
   <si>
     <t>DN 13 Metro</t>
   </si>
   <si>
     <t>G13DRIVE6NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
@@ -733,571 +733,571 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>69.524</v>
+        <v>68.099999999999994</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>68.134</v>
+        <v>67.899</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>67.577</v>
+        <v>67.568</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>66.779</v>
+        <v>67.497</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>66.123</v>
+        <v>67.465</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>66.049999999999997</v>
+        <v>66.90000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.039000000000001</v>
+        <v>66.191</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>65.48</v>
+        <v>66.123</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>64.922</v>
+        <v>65.98099999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>63.939</v>
+        <v>65.548</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>47</v>
       </c>
-      <c r="B12">
-        <v>13.1</v>
+      <c r="B12" t="s">
+        <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>63.183</v>
+        <v>65.48</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.183</v>
+        <v>64.73399999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>62.165</v>
+        <v>63.83</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>61.987</v>
+        <v>63.203</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B16" t="s">
         <v>61</v>
+      </c>
+      <c r="B16">
+        <v>13.1</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>61.794</v>
+        <v>63.184</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>61.698</v>
+        <v>63.183</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>61.418</v>
+        <v>62.725</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>61.415</v>
+        <v>62.661</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>59.652</v>
+        <v>62.064999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>58.822</v>
+        <v>61.841</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>56.869</v>
+        <v>61.794</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>0.0</v>
+        <v>60.911</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>0.0</v>
+        <v>60.341</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
+        <v>59.456</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>0.0</v>
+        <v>57.833</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="C27" t="s">
         <v>100</v>
       </c>
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>102</v>
       </c>
       <c r="F27">
-        <v>61.413</v>
+        <v>61.24</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B28" t="s">
         <v>103</v>
       </c>
       <c r="C28" t="s">
         <v>104</v>
       </c>
       <c r="D28" t="s">
         <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28">
-        <v>0.0</v>
+        <v>59.563</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>