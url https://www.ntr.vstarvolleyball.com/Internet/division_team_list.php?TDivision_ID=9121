--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -32,441 +32,441 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 Black </t>
+  </si>
+  <si>
+    <t>ETA1 14 Black</t>
+  </si>
+  <si>
+    <t>G14ETA1V1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 14 White</t>
+  </si>
+  <si>
+    <t>DN 14 White</t>
+  </si>
+  <si>
+    <t>G14DRIVE3NT</t>
+  </si>
+  <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>14 Regional Black</t>
+  </si>
+  <si>
+    <t>APV 14 Regional Black</t>
+  </si>
+  <si>
+    <t>G14ATPRV3NT</t>
+  </si>
+  <si>
+    <t>Oklahoma Charge</t>
+  </si>
+  <si>
+    <t>14 American</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OK Charge 14 American </t>
+  </si>
+  <si>
+    <t>G14CHARG3OK</t>
+  </si>
+  <si>
+    <t>Tulsa Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>14-2</t>
+  </si>
+  <si>
+    <t>Tulsa Power 14-2</t>
+  </si>
+  <si>
+    <t>G14POWER2OK</t>
+  </si>
+  <si>
+    <t>NET Juniors</t>
+  </si>
+  <si>
+    <t>NET 14's Black</t>
+  </si>
+  <si>
+    <t>G14NETJR1NT</t>
+  </si>
+  <si>
+    <t>14 Nat'l Tulsa</t>
+  </si>
+  <si>
+    <t>OK Charge 14 Nat'l Tulsa</t>
+  </si>
+  <si>
+    <t>G14CHARG6OK</t>
+  </si>
+  <si>
+    <t>Rival Volleyball</t>
+  </si>
+  <si>
+    <t>RIVAL 14-BANKSTON</t>
+  </si>
+  <si>
+    <t>G14RIVVB1NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 141 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 141W</t>
+  </si>
+  <si>
+    <t>G14FWFIR2NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>14 White</t>
+  </si>
+  <si>
+    <t>TAV 14 White</t>
+  </si>
+  <si>
+    <t>G14TXADV7NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>Elevate 14 White</t>
+  </si>
+  <si>
+    <t>G14COTTN3NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>14 White Jadore</t>
+  </si>
+  <si>
+    <t>CUVB 14 Jadore</t>
+  </si>
+  <si>
+    <t>G14CUVBC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fort Smith Jrs </t>
+  </si>
+  <si>
+    <t>FSJ 14 Regional Plus</t>
+  </si>
+  <si>
+    <t>G14FSJVB3DE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 14 Blue</t>
+  </si>
+  <si>
+    <t>G14ALLEG1NT</t>
+  </si>
+  <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 14.2</t>
+  </si>
+  <si>
+    <t>G14PCEVB2NT</t>
+  </si>
+  <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>14.2 Megan</t>
   </si>
   <si>
     <t>Pono 14.2 Megan</t>
   </si>
   <si>
     <t>G14PONOV2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...44 lines deleted...]
-    <t>CUVB Fort Worth</t>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 14 NAT-Nichole</t>
+  </si>
+  <si>
+    <t>G14FRFLY6NT</t>
+  </si>
+  <si>
+    <t>Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>EVA 14 White</t>
+  </si>
+  <si>
+    <t>G14EVAVB4DE</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>14 Steel Ethos</t>
+  </si>
+  <si>
+    <t>Arete 14 Steel Ethos</t>
+  </si>
+  <si>
+    <t>G14ARETE4NT</t>
+  </si>
+  <si>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Navy</t>
+  </si>
+  <si>
+    <t>287SVC 14 Navy</t>
+  </si>
+  <si>
+    <t>G14287SV99NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 14 PrimeTime</t>
+  </si>
+  <si>
+    <t>WVC 14-PrimeTime</t>
+  </si>
+  <si>
+    <t>G14WINDT2NT</t>
+  </si>
+  <si>
+    <t>Valor Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>Valor 14 Black</t>
+  </si>
+  <si>
+    <t>G14VALVB1NT</t>
+  </si>
+  <si>
+    <t>JET Volleyball</t>
+  </si>
+  <si>
+    <t>JET 14 Villarreal</t>
+  </si>
+  <si>
+    <t>JET 14 Blast</t>
+  </si>
+  <si>
+    <t>G14JETVB2SU</t>
+  </si>
+  <si>
+    <t>Windthorst 14-Bussey</t>
+  </si>
+  <si>
+    <t>G14WINDT1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Destiny U </t>
+  </si>
+  <si>
+    <t>DEST14W</t>
+  </si>
+  <si>
+    <t>G14DESTU1NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>14 Alaka'i-Bailey</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Bailey</t>
+  </si>
+  <si>
+    <t>G14FIELD4NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>14’S ELITE WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 14E White</t>
+  </si>
+  <si>
+    <t>G14FROGS6NT</t>
+  </si>
+  <si>
+    <t>Super Champions Club Volleyball</t>
+  </si>
+  <si>
+    <t>Super Champions 14</t>
+  </si>
+  <si>
+    <t>SC 14U</t>
+  </si>
+  <si>
+    <t>G14SCHVB1NT</t>
+  </si>
+  <si>
+    <t>Drive Nation 14 Gold</t>
+  </si>
+  <si>
+    <t>DN 14 Gold</t>
+  </si>
+  <si>
+    <t>G14DRIVE4NT</t>
   </si>
   <si>
     <t>14 White Tielar</t>
   </si>
   <si>
     <t>CUVB 14 Tielar</t>
   </si>
   <si>
     <t>G14CUVBC3NT</t>
   </si>
   <si>
-    <t>Tulsa Power Volleyball Club</t>
-[...158 lines deleted...]
-    <t>G14SCHVB1NT</t>
+    <t>Rise Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rise 14-2</t>
+  </si>
+  <si>
+    <t>G14RISEV2OK</t>
+  </si>
+  <si>
+    <t>14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>Flyers 14 REG-Ashley</t>
   </si>
   <si>
     <t>G14FRFLY7NT</t>
   </si>
   <si>
-    <t>Windthorst Volleyball Club</t>
-[...65 lines deleted...]
-    <t>G14FIELD5NT</t>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Atomic VC 14</t>
+  </si>
+  <si>
+    <t>G14ATOMV1NT</t>
+  </si>
+  <si>
+    <t>Allegiant 14 Red</t>
+  </si>
+  <si>
+    <t>G14ALLEG2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>14 Club White</t>
   </si>
   <si>
     <t>Integrity 14 Club White</t>
   </si>
   <si>
     <t>G14INTEG5NT</t>
   </si>
   <si>
-    <t>Atomic Volleyball Club</t>
-[...37 lines deleted...]
-  <si>
     <t>Drive Nation Red Oak 14 Local</t>
   </si>
   <si>
     <t>DN Red Oak 14 Local</t>
   </si>
   <si>
     <t>G14DRIVE7NT</t>
   </si>
   <si>
-    <t>Rise Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> 14 Metro</t>
   </si>
   <si>
     <t>DN 14 Metro</t>
   </si>
   <si>
     <t>G14DRIVE6NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14FSJVB3DE</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 14 National</t>
   </si>
   <si>
     <t>Heat 14 National</t>
   </si>
   <si>
     <t>G14ROCKH1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>NET 14's RED</t>
   </si>
   <si>
     <t>G14NETJR2NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
@@ -853,851 +853,851 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>68.34699999999999</v>
+        <v>68.593</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>68.20999999999999</v>
+        <v>67.712</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>68.203</v>
+        <v>67.678</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>67.872</v>
+        <v>67.67400000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>67.53700000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>66.72799999999999</v>
+        <v>66.081000000000003</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.72199999999999</v>
+        <v>66.076999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>66.532</v>
+        <v>65.307</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>38</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>39</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>66.076999999999998</v>
+        <v>65.255</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>42</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>43</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>66.063000000000002</v>
+        <v>64.79300000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>64.67400000000001</v>
+        <v>63.941</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>14.2</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.917</v>
+        <v>63.908</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>63.871</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" t="s">
         <v>56</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>63.724</v>
+        <v>63.87</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16">
+        <v>14.2</v>
+      </c>
+      <c r="C16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>59</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>63.457</v>
+        <v>63.796</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" t="s">
         <v>62</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>63</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>62.889</v>
+        <v>63.667</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" t="s">
         <v>66</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>62.693</v>
+        <v>63.618</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" t="s">
         <v>68</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" t="s">
         <v>69</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>62.368</v>
+        <v>63.457</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
         <v>71</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>72</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>73</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>62.017000000000003</v>
+        <v>63.449</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>76</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>77</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>61.515</v>
+        <v>63.426</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>80</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>81</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>61.234</v>
+        <v>63.317</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>60.984</v>
+        <v>63.315</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>60.598</v>
+        <v>63.291</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>60.598</v>
+        <v>62.893</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>94</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>60.465</v>
+        <v>62.584</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>60.228</v>
+        <v>62.555</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>59.477</v>
+        <v>62.455</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>58.623</v>
+        <v>62.445</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>56.563</v>
+        <v>62.405</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>47</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>0.0</v>
+        <v>62.326</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C32" t="s">
         <v>114</v>
       </c>
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>0.0</v>
+        <v>61.738</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>0.0</v>
+        <v>61.061</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>64</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="C34" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" t="s">
         <v>120</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>60.747</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C35" t="s">
         <v>123</v>
       </c>
       <c r="D35" t="s">
         <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>0.0</v>
+        <v>59.858</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
+        <v>125</v>
+      </c>
+      <c r="D36" t="s">
         <v>126</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>0.0</v>
+        <v>59.134</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C37" t="s">
         <v>129</v>
       </c>
       <c r="D37" t="s">
         <v>130</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>0.0</v>
+        <v>57.321</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
       <c r="C38" t="s">
         <v>132</v>
       </c>
       <c r="D38" t="s">
         <v>133</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>0.0</v>
+        <v>57.269</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39" t="s">
         <v>136</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>0.0</v>
+        <v>56.118</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40" t="s">
         <v>139</v>
       </c>
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>141</v>
       </c>
       <c r="F40">
-        <v>77.043999999999997</v>
+        <v>80.992</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B41" t="s">
         <v>142</v>
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41" t="s">
         <v>143</v>
       </c>
       <c r="E41" t="s">
         <v>141</v>
       </c>
       <c r="F41">
-        <v>69.779</v>
+        <v>68.589</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>144</v>
       </c>
       <c r="B42" t="s">
         <v>145</v>
       </c>
       <c r="C42" t="s">
         <v>145</v>
       </c>
       <c r="D42" t="s">
         <v>146</v>
       </c>
       <c r="E42" t="s">
         <v>141</v>
       </c>
       <c r="F42">
-        <v>61.318</v>
+        <v>57.433</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>