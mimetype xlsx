--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -32,444 +32,444 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Tulsa Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>15-3</t>
+  </si>
+  <si>
+    <t>Tulsa Power 15-3</t>
+  </si>
+  <si>
+    <t>G15POWER3OK</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>15 National Royal</t>
   </si>
   <si>
     <t>APV 15 National Royal</t>
   </si>
   <si>
     <t>G15ATPRV2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...2 lines deleted...]
-    <t>Tulsa Power Volleyball Club</t>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAST 15’S DIAMOND </t>
+  </si>
+  <si>
+    <t>Madfrog East 15 Diamond</t>
+  </si>
+  <si>
+    <t>G15FROGS6NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 15 Rip</t>
+  </si>
+  <si>
+    <t>G15WAVBC1NT</t>
   </si>
   <si>
     <t>15-2</t>
   </si>
   <si>
     <t>Tulsa Power 15-2</t>
   </si>
   <si>
     <t>G15POWER2OK</t>
   </si>
   <si>
-    <t>Wave Volleyball</t>
-[...7 lines deleted...]
-  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>15 Alaka'i-Courtney</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Courtney</t>
   </si>
   <si>
     <t>G15FIELD3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...8 lines deleted...]
-    <t>G15FROGS6NT</t>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>15.1 Annette</t>
+  </si>
+  <si>
+    <t>Pono 15.1 Annette</t>
+  </si>
+  <si>
+    <t>G15PONOV1NT</t>
+  </si>
+  <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 15s R</t>
+  </si>
+  <si>
+    <t>RVC318 15R</t>
+  </si>
+  <si>
+    <t>G15RFUEL3BY</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 15 White</t>
   </si>
   <si>
     <t>G15AMSVC3NT</t>
   </si>
   <si>
+    <t>Skyhigh Volleyball</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>Sky High 15 Black</t>
+  </si>
+  <si>
+    <t>G15SKYHI1NT</t>
+  </si>
+  <si>
+    <t>NW Arkansas Juniors Storm</t>
+  </si>
+  <si>
+    <t>15-NATIONAL</t>
+  </si>
+  <si>
+    <t>NWAJS 15-NATIONAL</t>
+  </si>
+  <si>
+    <t>G15NWAJS3DE</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>G15FIELD4NT</t>
+  </si>
+  <si>
     <t>TC Elite</t>
   </si>
   <si>
-    <t>15 SPIVEY</t>
-[...2 lines deleted...]
-    <t>TC ELITE 15S</t>
+    <t xml:space="preserve">15 Demarcion </t>
+  </si>
+  <si>
+    <t>TC ELITE 15D</t>
   </si>
   <si>
     <t>G15TCEVB2BY</t>
   </si>
   <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>15.1 Premier</t>
+  </si>
+  <si>
+    <t>RYZE 15.1 Premier</t>
+  </si>
+  <si>
+    <t>G15RYZEV1NT</t>
+  </si>
+  <si>
+    <t>15.2 Megan</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>15 Steel</t>
+  </si>
+  <si>
+    <t>Arete 15 Steel</t>
+  </si>
+  <si>
+    <t>G15ARETE5NT</t>
+  </si>
+  <si>
+    <t>Wave 15 Tide</t>
+  </si>
+  <si>
+    <t>G15WAVBC2NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>15 Silver</t>
   </si>
   <si>
     <t>TAV 15 Silver</t>
   </si>
   <si>
     <t>G15TXADV6NT</t>
   </si>
   <si>
-    <t>Wave 15 Tide</t>
-[...35 lines deleted...]
-    <t>G15ARETE5NT</t>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>15 White</t>
+  </si>
+  <si>
+    <t>Elevate 15 White</t>
+  </si>
+  <si>
+    <t>G15COTTN3NT</t>
+  </si>
+  <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hard Hitters 15U Black </t>
+  </si>
+  <si>
+    <t>Hard Hitters 15UB</t>
+  </si>
+  <si>
+    <t>G15ABAHH1NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>15 NATIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 15N</t>
   </si>
   <si>
     <t>G15CADHS1NT</t>
   </si>
   <si>
-    <t>ABA Hard Hitters Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G15ABAHH1NT</t>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 15 Gold</t>
+  </si>
+  <si>
+    <t>DN 15 Gold</t>
+  </si>
+  <si>
+    <t>G15DRIVE4NT</t>
+  </si>
+  <si>
+    <t>Volley Pro Juniors</t>
+  </si>
+  <si>
+    <t>VPJ 15 Silver</t>
+  </si>
+  <si>
+    <t>G15VPROJ2NT</t>
+  </si>
+  <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>15 Blue</t>
+  </si>
+  <si>
+    <t>TX Legends 15 Blue</t>
+  </si>
+  <si>
+    <t>G15TXLEG2LS</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Club Blue </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 15 Club Blue </t>
+  </si>
+  <si>
+    <t>G15INTEG3NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>G15EAGMT5NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Elite</t>
+  </si>
+  <si>
+    <t>North Point 15 Elite</t>
+  </si>
+  <si>
+    <t>G15NORPT2NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 152 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 152W</t>
+  </si>
+  <si>
+    <t>G15FWFIR3NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 15 NAT-Jerry</t>
   </si>
   <si>
     <t>G15FRFLY6NT</t>
   </si>
   <si>
-    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
-[...34 lines deleted...]
-  <si>
     <t>Evolve VC</t>
   </si>
   <si>
     <t>EVOLVE 15 White</t>
   </si>
   <si>
     <t>G15EVOLV3NT</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...76 lines deleted...]
-  <si>
     <t>Flyers 15 REG-Devesia</t>
   </si>
   <si>
     <t>G15FRFLY7NT</t>
   </si>
   <si>
+    <t>South 15 Metro</t>
+  </si>
+  <si>
+    <t>TAV South 15 Metro</t>
+  </si>
+  <si>
+    <t>G15TXADV16NT</t>
+  </si>
+  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t xml:space="preserve">TIV 15 Elite </t>
   </si>
   <si>
     <t>Image 15  Elite</t>
   </si>
   <si>
     <t>G15TXIMG4NT</t>
   </si>
   <si>
-    <t>RocketFuel Volleyball Club</t>
-[...52 lines deleted...]
-  <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>15U-Pink</t>
   </si>
   <si>
     <t>Forge 15U</t>
   </si>
   <si>
     <t>G15FORGE1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 15 White</t>
+  </si>
+  <si>
+    <t>G15CUVBC2NT</t>
+  </si>
+  <si>
     <t>Vertex Volleyball Club</t>
   </si>
   <si>
     <t>15s</t>
   </si>
   <si>
     <t>VVC 15</t>
   </si>
   <si>
     <t>G15VXVBC1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15CUVBC2NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 15's Black</t>
   </si>
   <si>
     <t>G15NETJR1NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 15</t>
   </si>
   <si>
     <t>G15WINDT1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -844,791 +844,791 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>75.949</v>
+        <v>74.952</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>75.852</v>
+        <v>74.831</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>73.95399999999999</v>
+        <v>72.393</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>70.60899999999999</v>
+        <v>72.031000000000006</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>70.039000000000001</v>
+        <v>71.583</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>68.86799999999999</v>
+        <v>69.468</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>68.723</v>
+        <v>68.867</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>68.40000000000001</v>
+        <v>68.248</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>66.83</v>
+        <v>68.081000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>66.252</v>
+        <v>67.477</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>65.485</v>
+        <v>67.28700000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>64.76000000000001</v>
+        <v>67.149</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>64.256</v>
+        <v>66.399</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>64.20699999999999</v>
+        <v>66.301</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>64.167</v>
+        <v>65.901</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>64.073999999999998</v>
+        <v>65.568</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" t="s">
         <v>67</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>63.657</v>
+        <v>65.541</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
         <v>69</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>70</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>71</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>63.537</v>
+        <v>65.19799999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>63.423</v>
+        <v>65.152</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>63.408</v>
+        <v>64.63800000000001</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>62.262</v>
+        <v>64.608</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>62.040999999999997</v>
+        <v>64.50700000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>88</v>
       </c>
       <c r="B24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" t="s">
         <v>89</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>90</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>61.987</v>
+        <v>64.315</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>94</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>61.953</v>
+        <v>63.423</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>61.705</v>
+        <v>62.878</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>61.321</v>
+        <v>62.464</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>59.461</v>
+        <v>62.426</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>58.821</v>
+        <v>62.35</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>57.639</v>
+        <v>61.997</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>57.53</v>
+        <v>61.948</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>0.0</v>
+        <v>60.127</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33" t="s">
         <v>119</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>120</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>121</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>0.0</v>
+        <v>59.829</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
         <v>123</v>
       </c>
       <c r="C34" t="s">
         <v>124</v>
       </c>
       <c r="D34" t="s">
         <v>125</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>59.448</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>129</v>
       </c>
       <c r="E35" t="s">
         <v>130</v>
       </c>
       <c r="F35">
-        <v>64.967</v>
+        <v>67.363</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>131</v>
       </c>
       <c r="B36" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" t="s">
         <v>132</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E36" t="s">
         <v>130</v>
       </c>
       <c r="F36">
-        <v>63.741</v>
+        <v>63.727</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C37" t="s">
         <v>136</v>
       </c>
       <c r="D37" t="s">
         <v>137</v>
       </c>
       <c r="E37" t="s">
         <v>130</v>
       </c>
       <c r="F37">
-        <v>63.727</v>
+        <v>63.678</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>138</v>
       </c>
       <c r="B38" t="s">
         <v>139</v>
       </c>
       <c r="C38" t="s">
         <v>139</v>
       </c>
       <c r="D38" t="s">
         <v>140</v>
       </c>
       <c r="E38" t="s">
         <v>130</v>
       </c>
       <c r="F38">
-        <v>63.427</v>
+        <v>63.241</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>141</v>
       </c>
       <c r="B39" t="s">
         <v>142</v>
       </c>
       <c r="C39" t="s">
         <v>142</v>
       </c>
       <c r="D39" t="s">
         <v>143</v>
       </c>
       <c r="E39" t="s">
         <v>130</v>
       </c>
       <c r="F39">
-        <v>62.432</v>
+        <v>61.798</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>