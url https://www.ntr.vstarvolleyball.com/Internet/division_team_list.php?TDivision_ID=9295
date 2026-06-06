--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -107,149 +107,149 @@
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>14 Silver</t>
   </si>
   <si>
     <t>TAV 14 Silver</t>
   </si>
   <si>
     <t>G14TXADV4NT</t>
   </si>
   <si>
     <t>Team North Texas - (TNT)</t>
   </si>
   <si>
     <t xml:space="preserve">14 Slammers </t>
   </si>
   <si>
     <t>TNT 14 SLAMMERS</t>
   </si>
   <si>
     <t>G14TNTLC1NT</t>
   </si>
   <si>
+    <t>14 Silver - Destiny</t>
+  </si>
+  <si>
+    <t>Skyline 14 Silver Destiny</t>
+  </si>
+  <si>
+    <t>G14SKYLN7NT</t>
+  </si>
+  <si>
+    <t>South 14 White</t>
+  </si>
+  <si>
+    <t>TAV South 14 White</t>
+  </si>
+  <si>
+    <t>G14TXADV6NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 14 EXV Black</t>
+  </si>
+  <si>
+    <t>G14VIVBC2NT</t>
+  </si>
+  <si>
     <t>Rival Volleyball</t>
   </si>
   <si>
     <t>RIVAL 14-BANKSTON</t>
   </si>
   <si>
     <t>G14RIVVB1NT</t>
   </si>
   <si>
-    <t>Vision Volleyball Club</t>
-[...19 lines deleted...]
-  <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t>Arsenal 14 Blue</t>
   </si>
   <si>
     <t>G14DAVBC2NT</t>
   </si>
   <si>
+    <t>14 EXV White</t>
+  </si>
+  <si>
+    <t>Vision 14 EXV White</t>
+  </si>
+  <si>
+    <t>G14VIVBC3NT</t>
+  </si>
+  <si>
+    <t>14 White</t>
+  </si>
+  <si>
+    <t>TAV 14 White</t>
+  </si>
+  <si>
+    <t>G14TXADV7NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>14 Adidas</t>
+  </si>
+  <si>
+    <t>Elevate 14 Adidas</t>
+  </si>
+  <si>
+    <t>G14COTTN4NT</t>
+  </si>
+  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
-    <t>14 White</t>
-[...1 lines deleted...]
-  <si>
     <t>Victory 14 White</t>
   </si>
   <si>
     <t>G14VCTRY4NT</t>
   </si>
   <si>
-    <t>14 EXV White</t>
-[...28 lines deleted...]
-  <si>
     <t>14 Blue - Tommy</t>
   </si>
   <si>
     <t>DIG 14 Blue - Tommy</t>
   </si>
   <si>
     <t>G14DIGVB4NT</t>
   </si>
   <si>
-    <t>TAV 14 White</t>
-[...4 lines deleted...]
-  <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 14 White</t>
   </si>
   <si>
     <t>Heat 14 White</t>
   </si>
   <si>
     <t>G14ROCKH3NT</t>
   </si>
   <si>
     <t>ACCELERATE 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>G14ACCEL2NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>14 Steel Ethos</t>
@@ -260,78 +260,78 @@
   <si>
     <t>G14ARETE4NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>Liberty 14 Red</t>
   </si>
   <si>
     <t>G14LIVBC1NT</t>
   </si>
   <si>
     <t>Rockwall Heat 14 Ignite</t>
   </si>
   <si>
     <t>Heat 14 Ignite</t>
   </si>
   <si>
     <t>G14ROCKH2NT</t>
   </si>
   <si>
+    <t>Legend Volleyball Club</t>
+  </si>
+  <si>
+    <t>Legend VC 14 Black</t>
+  </si>
+  <si>
+    <t>Legend 14 Black</t>
+  </si>
+  <si>
+    <t>G14LEVBC1NT</t>
+  </si>
+  <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>RVC 14 White</t>
+  </si>
+  <si>
+    <t>G14RESVB3NT</t>
+  </si>
+  <si>
     <t>ACCELERATE 14 RED KEELING</t>
   </si>
   <si>
     <t>ACCEL 14 RED KEELING</t>
   </si>
   <si>
     <t>G14ACCEL3NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G14RESVB3NT</t>
   </si>
   <si>
     <t>RVC 14 Silver</t>
   </si>
   <si>
     <t>G14RESVB2NT</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 14 Blue</t>
   </si>
   <si>
     <t>G14ALLEG1NT</t>
   </si>
@@ -721,571 +721,571 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>73.673</v>
+        <v>74.025000000000006</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>69.099000000000004</v>
+        <v>70.783</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>67.85299999999999</v>
+        <v>67.965</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>67.71899999999999</v>
+        <v>67.59399999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>66.88500000000001</v>
+        <v>66.855</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>66.72799999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>65.998</v>
+        <v>65.57599999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" t="s">
         <v>34</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>35</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>36</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>65.663</v>
+        <v>65.53</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>65.563</v>
+        <v>65.425</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" t="s">
         <v>43</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>65.233</v>
+        <v>65.307</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
         <v>45</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>46</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>47</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>65.15300000000001</v>
+        <v>65.279</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>65.013000000000005</v>
+        <v>65.217</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>64.83499999999999</v>
+        <v>64.79300000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>57</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>64.764</v>
+        <v>64.73099999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>60</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>64.422</v>
+        <v>64.407</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>64.354</v>
+        <v>64.27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>64.10899999999999</v>
+        <v>63.799</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>63.8</v>
+        <v>63.761</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>63.6</v>
+        <v>63.449</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>63.0060000000000002</v>
+        <v>62.707</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>61.629</v>
+        <v>61.501</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>6</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>60.17</v>
+        <v>60.369</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>60.119</v>
+        <v>59.894</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>60.064999999999998</v>
+        <v>59.826</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>59.271</v>
+        <v>59.301</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>75</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
         <v>96</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>56.376</v>
+        <v>56.502</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>97</v>
       </c>
       <c r="B28" t="s">
         <v>98</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>100</v>
       </c>
       <c r="F28">
-        <v>62.693</v>
+        <v>63.87</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>101</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>100</v>
       </c>
       <c r="F29">
         <v>59.134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>