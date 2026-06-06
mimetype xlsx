--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -609,131 +609,131 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>99.998</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>90.855</v>
+        <v>89.855</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>87.217</v>
+        <v>86.833</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>76.33</v>
+        <v>75.68000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>72.56399999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>70.055000000000007</v>
+        <v>71.416</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>68.994</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
@@ -749,171 +749,171 @@
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>68.318</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>65.97799999999999</v>
+        <v>66.377</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>65.645</v>
+        <v>66.099999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>65.316</v>
+        <v>65.33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>64.319</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>64.018000000000001</v>
+        <v>63.84</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>62.757</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>62.592</v>
+        <v>62.449</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>