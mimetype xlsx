--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -56,231 +56,231 @@
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>15 National Black</t>
   </si>
   <si>
     <t>Victory 15 National Black</t>
   </si>
   <si>
     <t>G15VCTRY1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>16 National Black</t>
   </si>
   <si>
     <t>Victory 16 National Black</t>
   </si>
   <si>
     <t>G16VCTRY1NT</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t>16 Black</t>
+  </si>
+  <si>
+    <t>ETA1 16 Black</t>
+  </si>
+  <si>
+    <t>G16ETA1V1NT</t>
+  </si>
+  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 16 Purple</t>
   </si>
   <si>
     <t>G16POWER1NT</t>
   </si>
   <si>
-    <t>East Texas Alliance1</t>
-[...8 lines deleted...]
-    <t>G16ETA1V1NT</t>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>16 Gold</t>
+  </si>
+  <si>
+    <t>Arsenal 16 Gold</t>
+  </si>
+  <si>
+    <t>G16DAVBC1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>16 White - Stephen</t>
   </si>
   <si>
     <t>Skyline 16 White Stephen</t>
   </si>
   <si>
     <t>G16SKYLN5NT</t>
   </si>
   <si>
-    <t>Dallas Arsenal VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>16 National Green</t>
   </si>
   <si>
     <t>Victory 16 National Green</t>
   </si>
   <si>
     <t>G16VCTRY2NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve">16 National </t>
   </si>
   <si>
     <t>No Limits 16 National</t>
   </si>
   <si>
     <t>G16NLVBC2NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>16 National Red</t>
   </si>
   <si>
     <t>Liberty 16 National Red</t>
   </si>
   <si>
     <t>G16LIVBC1NT</t>
   </si>
   <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>Arsenal 16 Blue</t>
+  </si>
+  <si>
+    <t>G16DAVBC2NT</t>
+  </si>
+  <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>Storm 16 Black</t>
+  </si>
+  <si>
+    <t>G16STORM1NT</t>
+  </si>
+  <si>
+    <t>Bullitt Volleyball Club</t>
+  </si>
+  <si>
+    <t>BVA 16's</t>
+  </si>
+  <si>
+    <t>G16WWVBC1NT</t>
+  </si>
+  <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 16 Black</t>
   </si>
   <si>
     <t>G16SLAMV1NT</t>
   </si>
   <si>
-    <t>16 Blue</t>
-[...16 lines deleted...]
-  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>16 National</t>
   </si>
   <si>
     <t>LVA 16 National</t>
   </si>
   <si>
     <t>G16LUNVA2NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>16 Red</t>
   </si>
   <si>
     <t>Blocksport 16R</t>
   </si>
   <si>
     <t>G16BLOCK2NT</t>
   </si>
   <si>
     <t>Victory 16 Gold</t>
   </si>
   <si>
     <t>G16VCTRY5NT</t>
   </si>
   <si>
     <t>16 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 16 Regional Blue</t>
   </si>
   <si>
     <t>G16LIVBC2NT</t>
   </si>
   <si>
-    <t>Bullitt Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 16 National</t>
   </si>
   <si>
     <t>TAV South 16 National</t>
   </si>
   <si>
     <t>G16TXADV9NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 Blue</t>
   </si>
   <si>
     <t>G16ALLEG1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Allegiant 16 Black</t>
   </si>
   <si>
-    <t>G16ALLEG3NT</t>
+    <t>G16ALLEG4NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -637,411 +637,411 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>89.71299999999999</v>
+        <v>89.985</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>85.389</v>
+        <v>85.621</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>83.74299999999999</v>
+        <v>83.79600000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>83.51300000000001</v>
+        <v>83.752</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>83.30200000000001</v>
+        <v>83.649</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>83.232</v>
+        <v>83.46899999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>82.611</v>
+        <v>82.867</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>82.54900000000001</v>
+        <v>82.744</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>80.819</v>
+        <v>81.148</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>78.871</v>
+        <v>79.536</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>78.858</v>
+        <v>79.0040000000000049</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>78.842</v>
+        <v>78.96899999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
         <v>50</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>51</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>77.666</v>
+        <v>78.721</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" t="s">
         <v>53</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>55</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>77.13500000000001</v>
+        <v>77.756</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>76.771</v>
+        <v>77.058000000000007</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>76.545</v>
+        <v>76.83</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>76.34999999999999</v>
+        <v>76.76300000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>74.38200000000001</v>
+        <v>74.399</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
         <v>72</v>
       </c>
       <c r="F20">
-        <v>84.81</v>
+        <v>84.687</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>73</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
         <v>72</v>
       </c>
       <c r="F21">
         <v>75.827</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>