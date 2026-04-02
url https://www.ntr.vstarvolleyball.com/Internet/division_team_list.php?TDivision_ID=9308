--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -12,350 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Oklahoma Peak Performance</t>
   </si>
   <si>
     <t xml:space="preserve">13-2 National </t>
   </si>
   <si>
     <t>OP2 13-2</t>
   </si>
   <si>
     <t>G13OP2VB2OK</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's Black </t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's BLACK </t>
   </si>
   <si>
     <t>G13NETJR1NT</t>
   </si>
   <si>
-    <t>Pending</t>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 13 Purple</t>
+  </si>
+  <si>
+    <t>G13POWER1NT</t>
+  </si>
+  <si>
+    <t>Barefoot Volleyball Club</t>
+  </si>
+  <si>
+    <t>Barefoot 13 RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barefoot 13 RED </t>
+  </si>
+  <si>
+    <t>G13BFVBC1NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>13 Blue</t>
+  </si>
+  <si>
+    <t>TAV 13 Blue</t>
+  </si>
+  <si>
+    <t>G13TXADV3NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Club Blue</t>
   </si>
   <si>
     <t>Integrity 13 Club Blue</t>
   </si>
   <si>
     <t>G13INTEG3NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...17 lines deleted...]
-    <t>G13POWER1NT</t>
+    <t>Austin Skyline Juniors</t>
+  </si>
+  <si>
+    <t>13 Black</t>
+  </si>
+  <si>
+    <t>AUSKY 13 Black</t>
+  </si>
+  <si>
+    <t>G13ASKYL2LS</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 13 Texoma</t>
   </si>
   <si>
     <t>G131UNVB7NT</t>
   </si>
   <si>
-    <t>Barefoot Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G13BFVBC1NT</t>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>13 White</t>
+  </si>
+  <si>
+    <t>Victory 13 White</t>
+  </si>
+  <si>
+    <t>G13VCTRY4NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">13.1 </t>
   </si>
   <si>
     <t>360 13.1</t>
   </si>
   <si>
     <t>G13SIXTY3NT</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t>ETA1 13 Black</t>
+  </si>
+  <si>
+    <t>G13ETA1V1NT</t>
+  </si>
+  <si>
     <t>1United 13Elite Blue</t>
   </si>
   <si>
     <t>G131UNVB5NT</t>
   </si>
   <si>
+    <t>13 Kaos Red</t>
+  </si>
+  <si>
+    <t>360 13 Kaos Red</t>
+  </si>
+  <si>
+    <t>G13SIXTY2NT</t>
+  </si>
+  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>13 Elite Black</t>
   </si>
   <si>
     <t>Summit 13 Elite Black</t>
   </si>
   <si>
     <t>G13DSUMM2NT</t>
   </si>
   <si>
-    <t>13 Kaos Red</t>
-[...17 lines deleted...]
-    <t>G13ASKYL2LS</t>
+    <t>13 Gold</t>
+  </si>
+  <si>
+    <t>Victory 13 Gold</t>
+  </si>
+  <si>
+    <t>G13VCTRY5NT</t>
+  </si>
+  <si>
+    <t>NET 13's RED</t>
+  </si>
+  <si>
+    <t>NET 13's Red</t>
+  </si>
+  <si>
+    <t>G13NETJR2NT</t>
   </si>
   <si>
     <t>1United 13 Prep</t>
   </si>
   <si>
     <t>G131UNVB6NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Red Oak 13 Elite</t>
   </si>
   <si>
     <t>DN Red Oak 13 Elite</t>
   </si>
   <si>
     <t>G13DRIVE4NT</t>
   </si>
   <si>
-    <t>East Texas Alliance1</t>
-[...5 lines deleted...]
-    <t>G13ETA1V1NT</t>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t>Hard Hitters 13U</t>
+  </si>
+  <si>
+    <t>G13ABAHH1NT</t>
+  </si>
+  <si>
+    <t>NET 13's White</t>
+  </si>
+  <si>
+    <t>G13NETJR3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>13.1 Premier</t>
+  </si>
+  <si>
+    <t>RYZE 13.1 Premier</t>
+  </si>
+  <si>
+    <t>G13RYZEV1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>13 Bolt White</t>
+  </si>
+  <si>
+    <t>NRG 13 Bolt White</t>
+  </si>
+  <si>
+    <t>G13NRGVC6NT</t>
+  </si>
+  <si>
+    <t>13 Metro</t>
+  </si>
+  <si>
+    <t>DN 13 Metro</t>
+  </si>
+  <si>
+    <t>G13DRIVE6NT</t>
+  </si>
+  <si>
+    <t>Power 13 White</t>
+  </si>
+  <si>
+    <t>G13POWER3NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
-    <t>13 White</t>
+    <t>13 Neon</t>
+  </si>
+  <si>
+    <t>DEAVB 13 Neon</t>
+  </si>
+  <si>
+    <t>G13DEAVB3NT</t>
+  </si>
+  <si>
+    <t>Panola</t>
+  </si>
+  <si>
+    <t>Aces 13U</t>
+  </si>
+  <si>
+    <t>Panola Aces 13U</t>
+  </si>
+  <si>
+    <t>G13PANOA1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
   </si>
   <si>
     <t>DEAVB 13 White</t>
   </si>
   <si>
     <t>G13DEAVB2NT</t>
   </si>
   <si>
-    <t>NET 13's RED</t>
-[...34 lines deleted...]
-  <si>
     <t>North Star Volleyball</t>
   </si>
   <si>
     <t>13UGLORY</t>
   </si>
   <si>
-    <t>NSTVB13GLORY</t>
+    <t>NSTVB-Glory</t>
   </si>
   <si>
     <t>G13NSTVB1NT</t>
-  </si>
-[...58 lines deleted...]
-    <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -659,51 +665,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -712,571 +718,591 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>73.845</v>
+        <v>73.96899999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>73.60299999999999</v>
+        <v>73.94799999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>69.524</v>
+        <v>68.687</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>69.13200000000001</v>
+        <v>68.136</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>68.15600000000001</v>
+        <v>68.061999999999998</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>66.809</v>
+        <v>67.887</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.776</v>
+        <v>67.685</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
         <v>36</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F9">
-        <v>64.874</v>
+        <v>66.863</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>64.414</v>
+        <v>65.057000000000002</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>64.097999999999999</v>
+        <v>64.91500000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F12">
-        <v>63.433</v>
+        <v>64.77800000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" t="s">
         <v>49</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.327</v>
+        <v>63.502</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>62.677</v>
+        <v>63.212</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>61.794</v>
+        <v>62.849</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>61.663</v>
+        <v>62.367</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>61</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>62</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>61.413</v>
+        <v>62.14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="B18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
         <v>64</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F18">
-        <v>61.07</v>
+        <v>62.125</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" t="s">
         <v>67</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>68</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>60.932</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" t="s">
         <v>71</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F20">
-        <v>59.653</v>
+        <v>60.432</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
         <v>73</v>
       </c>
-      <c r="B21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>59.257</v>
+        <v>59.913</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
         <v>76</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
         <v>77</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F22">
-        <v>58.446</v>
+        <v>58.898</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
         <v>81</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>57.797</v>
+        <v>58.825</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>83</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>84</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>57.37</v>
+        <v>58.715</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" t="s">
         <v>86</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>57.238</v>
+        <v>58.517</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" t="s">
         <v>90</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>54.831</v>
+        <v>57.558</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" t="s">
         <v>93</v>
       </c>
       <c r="D27" t="s">
         <v>94</v>
       </c>
       <c r="E27" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="F27">
-        <v>0.0</v>
+        <v>65.559</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" t="s">
+        <v>97</v>
+      </c>
+      <c r="E28" t="s">
         <v>95</v>
       </c>
-      <c r="B28" t="s">
-[...5 lines deleted...]
-      <c r="D28" t="s">
+      <c r="F28">
+        <v>61.414</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
         <v>98</v>
       </c>
-      <c r="E28" t="s">
+      <c r="B29" t="s">
         <v>99</v>
       </c>
-      <c r="F28">
-        <v>65.559</v>
+      <c r="C29" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" t="s">
+        <v>95</v>
+      </c>
+      <c r="F29">
+        <v>58.277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>