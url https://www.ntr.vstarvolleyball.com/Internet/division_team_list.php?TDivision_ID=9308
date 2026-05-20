--- v1 (2026-04-02)
+++ v2 (2026-05-20)
@@ -68,249 +68,249 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's Black </t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's BLACK </t>
   </si>
   <si>
     <t>G13NETJR1NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 13 Purple</t>
   </si>
   <si>
     <t>G13POWER1NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>13 Blue</t>
+  </si>
+  <si>
+    <t>TAV 13 Blue</t>
+  </si>
+  <si>
+    <t>G13TXADV3NT</t>
+  </si>
+  <si>
     <t>Barefoot Volleyball Club</t>
   </si>
   <si>
     <t>Barefoot 13 RED</t>
   </si>
   <si>
     <t xml:space="preserve">Barefoot 13 RED </t>
   </si>
   <si>
     <t>G13BFVBC1NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...8 lines deleted...]
-    <t>G13TXADV3NT</t>
+    <t>Austin Skyline Juniors</t>
+  </si>
+  <si>
+    <t>13 Black</t>
+  </si>
+  <si>
+    <t>AUSKY 13 Black</t>
+  </si>
+  <si>
+    <t>G13ASKYL2LS</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Club Blue</t>
   </si>
   <si>
     <t>Integrity 13 Club Blue</t>
   </si>
   <si>
     <t>G13INTEG3NT</t>
   </si>
   <si>
-    <t>Austin Skyline Juniors</t>
-[...10 lines deleted...]
-  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 13 Texoma</t>
   </si>
   <si>
     <t>G131UNVB7NT</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t>ETA1 13 Black</t>
+  </si>
+  <si>
+    <t>G13ETA1V1NT</t>
+  </si>
+  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>13 White</t>
   </si>
   <si>
     <t>Victory 13 White</t>
   </si>
   <si>
     <t>G13VCTRY4NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">13.1 </t>
   </si>
   <si>
     <t>360 13.1</t>
   </si>
   <si>
     <t>G13SIXTY3NT</t>
   </si>
   <si>
-    <t>East Texas Alliance1</t>
-[...5 lines deleted...]
-    <t>G13ETA1V1NT</t>
+    <t>13 Kaos Red</t>
+  </si>
+  <si>
+    <t>360 13 Kaos Red</t>
+  </si>
+  <si>
+    <t>G13SIXTY2NT</t>
   </si>
   <si>
     <t>1United 13Elite Blue</t>
   </si>
   <si>
     <t>G131UNVB5NT</t>
   </si>
   <si>
-    <t>13 Kaos Red</t>
-[...7 lines deleted...]
-  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>13 Elite Black</t>
   </si>
   <si>
     <t>Summit 13 Elite Black</t>
   </si>
   <si>
     <t>G13DSUMM2NT</t>
   </si>
   <si>
+    <t>1United 13 Prep</t>
+  </si>
+  <si>
+    <t>G131UNVB6NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Red Oak 13 Elite</t>
+  </si>
+  <si>
+    <t>DN Red Oak 13 Elite</t>
+  </si>
+  <si>
+    <t>G13DRIVE4NT</t>
+  </si>
+  <si>
     <t>13 Gold</t>
   </si>
   <si>
     <t>Victory 13 Gold</t>
   </si>
   <si>
     <t>G13VCTRY5NT</t>
   </si>
   <si>
     <t>NET 13's RED</t>
   </si>
   <si>
     <t>NET 13's Red</t>
   </si>
   <si>
     <t>G13NETJR2NT</t>
   </si>
   <si>
-    <t>1United 13 Prep</t>
-[...16 lines deleted...]
-  <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t>Hard Hitters 13U</t>
   </si>
   <si>
     <t>G13ABAHH1NT</t>
   </si>
   <si>
+    <t>13 Metro</t>
+  </si>
+  <si>
+    <t>DN 13 Metro</t>
+  </si>
+  <si>
+    <t>G13DRIVE6NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>13.1 Premier</t>
+  </si>
+  <si>
+    <t>RYZE 13.1 Premier</t>
+  </si>
+  <si>
+    <t>G13RYZEV1NT</t>
+  </si>
+  <si>
     <t>NET 13's White</t>
   </si>
   <si>
     <t>G13NETJR3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
-[...10 lines deleted...]
-  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 Bolt White</t>
   </si>
   <si>
     <t>NRG 13 Bolt White</t>
   </si>
   <si>
     <t>G13NRGVC6NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13DRIVE6NT</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>13 Neon</t>
   </si>
   <si>
     <t>DEAVB 13 Neon</t>
   </si>
   <si>
     <t>G13DEAVB3NT</t>
   </si>
   <si>
     <t>Panola</t>
   </si>
   <si>
     <t>Aces 13U</t>
   </si>
@@ -758,551 +758,551 @@
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>73.94799999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>68.687</v>
+        <v>68.738</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>68.136</v>
+        <v>68.111</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>68.061999999999998</v>
+        <v>67.991</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>67.887</v>
+        <v>67.685</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>67.685</v>
+        <v>67.497</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>66.863</v>
+        <v>66.3</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>38</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>39</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>65.057000000000002</v>
+        <v>64.831</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>42</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>43</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>64.91500000000001</v>
+        <v>64.223</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>64.77800000000001</v>
+        <v>64.076999999999998</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.502</v>
+        <v>63.952</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>63.212</v>
+        <v>63.651</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>62.849</v>
+        <v>63.54</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>62.367</v>
+        <v>63.224</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>62.14</v>
+        <v>62.725</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>62.125</v>
+        <v>62.155</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>62.0</v>
+        <v>61.583</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>60.432</v>
+        <v>60.408</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>59.913</v>
+        <v>59.563</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>58.898</v>
+        <v>59.066000000000003</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" t="s">
         <v>80</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>58.825</v>
+        <v>58.902</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24" t="s">
         <v>84</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>58.715</v>
+        <v>58.763</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25" t="s">
         <v>86</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>58.517</v>
+        <v>58.666</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>57.558</v>
+        <v>57.414</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>91</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" t="s">
         <v>93</v>
       </c>
       <c r="D27" t="s">
         <v>94</v>
       </c>
       <c r="E27" t="s">
         <v>95</v>
       </c>
       <c r="F27">
         <v>65.559</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
         <v>97</v>
       </c>
       <c r="E28" t="s">
         <v>95</v>
       </c>
       <c r="F28">
-        <v>61.414</v>
+        <v>61.24</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>98</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
         <v>101</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29">
-        <v>58.277</v>
+        <v>58.502</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>