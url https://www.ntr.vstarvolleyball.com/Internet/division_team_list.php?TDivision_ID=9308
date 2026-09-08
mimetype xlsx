--- v2 (2026-05-20)
+++ v3 (2026-09-08)
@@ -12,356 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
-    <t>Oklahoma Peak Performance</t>
-[...284 lines deleted...]
-    <t>G13NSTVB1NT</t>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>VIP 13 REGIONAL ELITE</t>
+  </si>
+  <si>
+    <t>VIP 13 ELITE</t>
+  </si>
+  <si>
+    <t>G13VIPAC1NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>13'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 13E Green</t>
+  </si>
+  <si>
+    <t>G13FROGS5NT</t>
+  </si>
+  <si>
+    <t>13'S EAST EMERALD</t>
+  </si>
+  <si>
+    <t>Madfrog East 13 Emerald</t>
+  </si>
+  <si>
+    <t>G13FROGS9NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -665,51 +413,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -718,591 +466,91 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>73.96899999999999</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>73.94799999999999</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>68.738</v>
-[...499 lines deleted...]
-        <v>58.502</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>