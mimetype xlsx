--- v1 (2026-04-01)
+++ v2 (2026-05-20)
@@ -47,174 +47,174 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>APV 13 National Black</t>
   </si>
   <si>
     <t>G13ATPRV1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>13 Black - Britt</t>
+  </si>
+  <si>
+    <t>DIG 13 Black - Britt</t>
+  </si>
+  <si>
+    <t>G13DIGVB1NT</t>
+  </si>
+  <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>WF Elite 13 Black</t>
   </si>
   <si>
     <t>G13WFELT1NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Club Blue</t>
   </si>
   <si>
     <t>Integrity 13 Club Blue</t>
   </si>
   <si>
     <t>G13INTEG3NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>13 Elite Black</t>
   </si>
   <si>
     <t>Summit 13 Elite Black</t>
   </si>
   <si>
     <t>G13DSUMM2NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>East Texas 13B</t>
   </si>
   <si>
     <t>G13ETXJR1NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 13 Black</t>
   </si>
   <si>
     <t>G13SKYHI1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>13’S ELITE WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 13E White</t>
+  </si>
+  <si>
+    <t>G13FROGS6NT</t>
+  </si>
+  <si>
     <t>West Texas Mavericks</t>
   </si>
   <si>
     <t>13U</t>
   </si>
   <si>
     <t>WTMavs 13U</t>
   </si>
   <si>
     <t>G13WTMAV1SU</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>13 Maroon</t>
   </si>
   <si>
     <t>Endless 13 Maroon</t>
   </si>
   <si>
     <t>G13ENDAV2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>13 Metro</t>
+  </si>
+  <si>
+    <t>DN 13 Metro</t>
+  </si>
+  <si>
+    <t>G13DRIVE6NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>13.1 Premier</t>
   </si>
   <si>
     <t>RYZE 13.1 Premier</t>
   </si>
   <si>
     <t>G13RYZEV1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13DRIVE6NT</t>
   </si>
   <si>
     <t>Oklahoma Elite</t>
   </si>
   <si>
     <t>13-Gold</t>
   </si>
   <si>
     <t>Okelt</t>
   </si>
   <si>
     <t>G13OKELT1OK</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -586,291 +586,291 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>75.447</v>
+        <v>76.268</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>73.444</v>
+        <v>73.294</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>72.798</v>
+        <v>72.786</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>67.887</v>
+        <v>67.497</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>62.849</v>
+        <v>63.54</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>62.772</v>
+        <v>62.92</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>62.513</v>
+        <v>62.743</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>62.395</v>
+        <v>61.142</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>59.814</v>
+        <v>61.105</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>59.741</v>
+        <v>60.034999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>58.898</v>
+        <v>59.563</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>58.715</v>
+        <v>59.066000000000003</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14">
-        <v>60.253</v>
+        <v>60.432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>