--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -12,458 +12,476 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>14 Royal - Erin</t>
   </si>
   <si>
     <t>Skyline 14 Royal Erin</t>
   </si>
   <si>
     <t>G14SKYLN1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>16 Pali</t>
   </si>
   <si>
     <t>North Point 16 Pali</t>
   </si>
   <si>
     <t>G16NORPT1NT</t>
   </si>
   <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 16 EXV Blue</t>
+  </si>
+  <si>
+    <t>G16VIVBC1NT</t>
+  </si>
+  <si>
     <t>Pending</t>
   </si>
   <si>
-    <t>Vision Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>16 Ikaika-Marcus</t>
   </si>
   <si>
     <t>FH 16 Ikaika-Marcus</t>
   </si>
   <si>
     <t>G16FIELD1NT</t>
   </si>
   <si>
+    <t>NTX Pressure Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 AMP</t>
+  </si>
+  <si>
+    <t>G16PRESS1NT</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>16 Elite</t>
+  </si>
+  <si>
+    <t>VIP 16 Elite</t>
+  </si>
+  <si>
+    <t>G16VIPAC1NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 161 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 161P</t>
+  </si>
+  <si>
+    <t>G16FWFIR1NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 16 Bussey</t>
+  </si>
+  <si>
+    <t>G16WINDT2NT</t>
+  </si>
+  <si>
+    <t>16 White - David</t>
+  </si>
+  <si>
+    <t>Skyline 16 White David</t>
+  </si>
+  <si>
+    <t>G16SKYLN4NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>16 National Blue</t>
+  </si>
+  <si>
+    <t>Summit 16 National Blue</t>
+  </si>
+  <si>
+    <t>G16DSUMM1NT</t>
+  </si>
+  <si>
+    <t>Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>EVA 16 National</t>
+  </si>
+  <si>
+    <t>G16EVAVB2DE</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>16 Gold</t>
+  </si>
+  <si>
+    <t>TAV 16 Gold</t>
+  </si>
+  <si>
+    <t>G16TXADV4NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>16 National Green</t>
+  </si>
+  <si>
+    <t>Victory 16 National Green</t>
+  </si>
+  <si>
+    <t>G16VCTRY2NT</t>
+  </si>
+  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>16 Red Kellsi</t>
   </si>
   <si>
     <t>TEJAS 16 Red Kellsi</t>
   </si>
   <si>
     <t>G16TEJAS3NT</t>
   </si>
   <si>
-    <t>Volleyball Impact Performance Academy</t>
-[...61 lines deleted...]
-  <si>
     <t>16 Ikaika-Mady/Pearl</t>
   </si>
   <si>
     <t>FH 16 Ikaika-Mady/Pearl</t>
   </si>
   <si>
     <t>G16FIELD2NT</t>
   </si>
   <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>DIG 16 Blue</t>
+  </si>
+  <si>
+    <t>G16DIGVB2NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>16 Black</t>
+  </si>
+  <si>
+    <t>East TX Jrs 16B</t>
+  </si>
+  <si>
+    <t>G16ETXJR1NT</t>
+  </si>
+  <si>
     <t>16 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 16 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G16FIELD3NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...17 lines deleted...]
-    <t>G16PRESS1NT</t>
+    <t>16 Elite Gray</t>
+  </si>
+  <si>
+    <t>Victory 16 Elite Gray</t>
+  </si>
+  <si>
+    <t>G16VCTRY3NT</t>
   </si>
   <si>
     <t>16 Silver</t>
   </si>
   <si>
     <t>Skyline 16 Silver</t>
   </si>
   <si>
     <t>G16SKYLN6NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...22 lines deleted...]
-  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>16 National Royal</t>
   </si>
   <si>
     <t>APV 16 National Royal</t>
   </si>
   <si>
     <t>G16ATPRV2NT</t>
   </si>
   <si>
-    <t>East Texas Juniors</t>
-[...8 lines deleted...]
-    <t>G16ETXJR1NT</t>
+    <t xml:space="preserve">212 Volleyball Club </t>
+  </si>
+  <si>
+    <t>212.16.1</t>
+  </si>
+  <si>
+    <t>G16212VB1NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>Liberty 16 National Red</t>
+  </si>
+  <si>
+    <t>G16LIVBC1NT</t>
+  </si>
+  <si>
+    <t>FW Fire 161 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 161W</t>
+  </si>
+  <si>
+    <t>G16FWFIR3NT</t>
+  </si>
+  <si>
+    <t>Summit 16 National Green</t>
+  </si>
+  <si>
+    <t>G16DSUMM2NT</t>
   </si>
   <si>
     <t>South 16 White</t>
   </si>
   <si>
     <t>TAV South 16 White</t>
   </si>
   <si>
     <t>G16TXADV6NT</t>
   </si>
   <si>
-    <t xml:space="preserve">212 Volleyball Club </t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>16 Kaos White Sutton</t>
   </si>
   <si>
     <t>360 16 Kaos White Sutton</t>
   </si>
   <si>
     <t>G16SIXTY3NT</t>
   </si>
   <si>
-    <t>FW Fire 161 White</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 16 White</t>
   </si>
   <si>
     <t>DN 16 White</t>
   </si>
   <si>
     <t>G16DRIVE3NT</t>
   </si>
   <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>16 Purple</t>
+  </si>
+  <si>
+    <t>SLAM 16 Purple</t>
+  </si>
+  <si>
+    <t>G16SLAMV2NT</t>
+  </si>
+  <si>
     <t>FW Fire 162 White</t>
   </si>
   <si>
     <t>FWFIRE 162W</t>
   </si>
   <si>
     <t>G16FWFIR4NT</t>
   </si>
   <si>
     <t>Ohana Volleyball</t>
   </si>
   <si>
     <t>Ohana V 16 Blue</t>
   </si>
   <si>
     <t>G16OHANA1NT</t>
   </si>
   <si>
-    <t>Slam Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>15 Black</t>
   </si>
   <si>
     <t>WF Elite 15 Black</t>
   </si>
   <si>
     <t>G15WFELT1NT</t>
   </si>
   <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 16s R</t>
+  </si>
+  <si>
+    <t>RVC318 16R</t>
+  </si>
+  <si>
+    <t>G16RFUEL4BY</t>
+  </si>
+  <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>16U Jessica</t>
   </si>
   <si>
     <t>VSTX 16u Jessica</t>
   </si>
   <si>
     <t>G16VSVBC1NT</t>
   </si>
   <si>
-    <t>RocketFuel Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G16RFUEL4BY</t>
+    <t>Rock Solid Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rock Solid 16 Sky</t>
+  </si>
+  <si>
+    <t>RSVBC 16 Sky</t>
+  </si>
+  <si>
+    <t>G16RSVBC1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Dynasty 16u</t>
+  </si>
+  <si>
+    <t>DVC16</t>
+  </si>
+  <si>
+    <t>G16DYNVB1LS</t>
   </si>
   <si>
     <t>Rocketfuel318 16s SHR</t>
   </si>
   <si>
     <t>RVC318 16 SHR</t>
   </si>
   <si>
     <t>G16RFUEL5BY</t>
   </si>
   <si>
-    <t>Dynasty Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G16DYNVB1LS</t>
+    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -767,51 +785,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -820,751 +838,771 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>97.76300000000001</v>
+        <v>98.046000000000006</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>94.432</v>
+        <v>93.73099999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4">
-        <v>87.771</v>
+        <v>87.80500000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>87.078999999999994</v>
+        <v>86.155</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
         <v>26</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>84.895</v>
+        <v>86.052000000000007</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
         <v>28</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>29</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>30</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>84.76900000000001</v>
+        <v>85.863</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F8">
-        <v>84.65000000000001</v>
+        <v>85.447</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>84.233</v>
+        <v>84.65000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s">
         <v>38</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>39</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>40</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>83.884</v>
+        <v>84.607</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>83.393</v>
+        <v>83.845</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" t="s">
         <v>47</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>83.342</v>
+        <v>83.393</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F13">
-        <v>83.203</v>
+        <v>83.0079999999999956</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F14">
-        <v>82.378</v>
+        <v>82.417</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F15">
-        <v>82.268</v>
+        <v>82.393</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>82.055999999999997</v>
+        <v>82.248</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>81.812</v>
+        <v>81.97</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F18">
-        <v>81.768</v>
+        <v>81.878</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>81.568</v>
+        <v>81.857</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>81.133</v>
+        <v>81.57899999999999</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>78</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>79</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F21">
-        <v>81.126</v>
+        <v>81.379</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F22">
-        <v>81.126</v>
+        <v>81.073999999999998</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23">
         <v>16.1</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>80.052999999999997</v>
+        <v>80.375</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>79.813</v>
+        <v>79.63500000000001</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F25">
-        <v>79.58799999999999</v>
+        <v>78.968</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>53</v>
       </c>
       <c r="C26" t="s">
         <v>94</v>
       </c>
       <c r="D26" t="s">
         <v>95</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>79.413</v>
+        <v>78.768</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>97</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>98</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F27">
-        <v>79.052999999999997</v>
+        <v>78.363</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
         <v>100</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
         <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>78.883</v>
+        <v>78.352</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>103</v>
       </c>
       <c r="B29" t="s">
         <v>104</v>
       </c>
       <c r="C29" t="s">
         <v>105</v>
       </c>
       <c r="D29" t="s">
         <v>106</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F29">
-        <v>76.95999999999999</v>
+        <v>76.976</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>76.238</v>
+        <v>76.905</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="B31" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>75.467</v>
+        <v>76.85899999999999</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>115</v>
       </c>
       <c r="D32" t="s">
         <v>116</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>73.873</v>
+        <v>76.602</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>117</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" t="s">
         <v>119</v>
       </c>
       <c r="D33" t="s">
         <v>120</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>73.60599999999999</v>
+        <v>76.559</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>121</v>
       </c>
       <c r="B34" t="s">
         <v>122</v>
       </c>
       <c r="C34" t="s">
         <v>123</v>
       </c>
       <c r="D34" t="s">
         <v>124</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F34">
-        <v>73.343</v>
+        <v>76.066999999999993</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>125</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" t="s">
         <v>127</v>
       </c>
       <c r="D35" t="s">
         <v>128</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>71.437</v>
+        <v>74.97</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E36" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="F36">
-        <v>0.0</v>
+        <v>80.033000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
+        <v>135</v>
+      </c>
+      <c r="C37" t="s">
+        <v>136</v>
+      </c>
+      <c r="D37" t="s">
+        <v>137</v>
+      </c>
+      <c r="E37" t="s">
         <v>133</v>
       </c>
-      <c r="C37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37">
-        <v>0.0</v>
+        <v>70.523</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" t="s">
+        <v>139</v>
+      </c>
+      <c r="D38" t="s">
+        <v>140</v>
+      </c>
+      <c r="E38" t="s">
+        <v>141</v>
+      </c>
+      <c r="F38">
+        <v>67.56999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>