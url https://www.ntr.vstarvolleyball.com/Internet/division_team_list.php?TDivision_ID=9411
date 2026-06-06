--- v1 (2026-04-01)
+++ v2 (2026-06-06)
@@ -12,476 +12,491 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>14 Royal - Erin</t>
   </si>
   <si>
     <t>Skyline 14 Royal Erin</t>
   </si>
   <si>
     <t>G14SKYLN1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>16 Pali</t>
   </si>
   <si>
     <t>North Point 16 Pali</t>
   </si>
   <si>
     <t>G16NORPT1NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>15 Ikaika-Daniel</t>
+  </si>
+  <si>
+    <t>FH 15 Ikaika-Daniel</t>
+  </si>
+  <si>
+    <t>G15FIELD1NT</t>
+  </si>
+  <si>
+    <t>16 Ikaika-Marcus</t>
+  </si>
+  <si>
+    <t>FH 16 Ikaika-Marcus</t>
+  </si>
+  <si>
+    <t>G16FIELD1NT</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>16 Elite</t>
+  </si>
+  <si>
+    <t>VIP 16 Elite</t>
+  </si>
+  <si>
+    <t>G16VIPAC1NT</t>
+  </si>
+  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>16 EXV Blue</t>
   </si>
   <si>
     <t>Vision 16 EXV Blue</t>
   </si>
   <si>
     <t>G16VIVBC1NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...13 lines deleted...]
-  <si>
     <t>NTX Pressure Volleyball Club</t>
   </si>
   <si>
     <t>16 AMP</t>
   </si>
   <si>
     <t>G16PRESS1NT</t>
   </si>
   <si>
-    <t>Volleyball Impact Performance Academy</t>
-[...10 lines deleted...]
-  <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 161 Purple</t>
   </si>
   <si>
     <t>FWFIRE 161P</t>
   </si>
   <si>
     <t>G16FWFIR1NT</t>
   </si>
   <si>
+    <t>16 White - David</t>
+  </si>
+  <si>
+    <t>Skyline 16 White David</t>
+  </si>
+  <si>
+    <t>G16SKYLN4NT</t>
+  </si>
+  <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 16 Bussey</t>
   </si>
   <si>
     <t>G16WINDT2NT</t>
   </si>
   <si>
-    <t>16 White - David</t>
-[...7 lines deleted...]
-  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>16 National Blue</t>
   </si>
   <si>
     <t>Summit 16 National Blue</t>
   </si>
   <si>
     <t>G16DSUMM1NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>16 Gold</t>
+  </si>
+  <si>
+    <t>TAV 16 Gold</t>
+  </si>
+  <si>
+    <t>G16TXADV4NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>16 National Green</t>
+  </si>
+  <si>
+    <t>Victory 16 National Green</t>
+  </si>
+  <si>
+    <t>G16VCTRY2NT</t>
+  </si>
+  <si>
+    <t>16 Ikaika-Mady</t>
+  </si>
+  <si>
+    <t>FH 16 Ikaika-Mady</t>
+  </si>
+  <si>
+    <t>G16FIELD2NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>DIG 16 Blue</t>
+  </si>
+  <si>
+    <t>G16DIGVB2NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Red Kellsi</t>
+  </si>
+  <si>
+    <t>TEJAS 16 Red Kellsi</t>
+  </si>
+  <si>
+    <t>G16TEJAS3NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>16 Black</t>
+  </si>
+  <si>
+    <t>East TX Jrs 16B</t>
+  </si>
+  <si>
+    <t>G16ETXJR1NT</t>
+  </si>
+  <si>
+    <t>16 Elite Gray</t>
+  </si>
+  <si>
+    <t>Victory 16 Elite Gray</t>
+  </si>
+  <si>
+    <t>G16VCTRY3NT</t>
+  </si>
+  <si>
+    <t>16 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>FH 16 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>G16FIELD3NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>Liberty 16 National Red</t>
+  </si>
+  <si>
+    <t>G16LIVBC1NT</t>
+  </si>
+  <si>
+    <t>16 Silver</t>
+  </si>
+  <si>
+    <t>Skyline 16 Silver</t>
+  </si>
+  <si>
+    <t>G16SKYLN6NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>WF Elite 15 Black</t>
+  </si>
+  <si>
+    <t>G15WFELT1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212 Volleyball Club </t>
+  </si>
+  <si>
+    <t>212.16.1</t>
+  </si>
+  <si>
+    <t>G16212VB1NT</t>
+  </si>
+  <si>
+    <t>FW Fire 161 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 161W</t>
+  </si>
+  <si>
+    <t>G16FWFIR3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>16 Kaos White Sutton</t>
+  </si>
+  <si>
+    <t>360 16 Kaos White Sutton</t>
+  </si>
+  <si>
+    <t>G16SIXTY3NT</t>
+  </si>
+  <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-16 Elite</t>
+  </si>
+  <si>
+    <t>G16WCREW1NT</t>
+  </si>
+  <si>
+    <t>Summit 16 National Green</t>
+  </si>
+  <si>
+    <t>G16DSUMM2NT</t>
+  </si>
+  <si>
+    <t>South 16 White</t>
+  </si>
+  <si>
+    <t>TAV South 16 White</t>
+  </si>
+  <si>
+    <t>G16TXADV6NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 16 White</t>
+  </si>
+  <si>
+    <t>DN 16 White</t>
+  </si>
+  <si>
+    <t>G16DRIVE3NT</t>
+  </si>
+  <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 16s R</t>
+  </si>
+  <si>
+    <t>RVC318 16R</t>
+  </si>
+  <si>
+    <t>G16RFUEL4BY</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 16 Blue</t>
+  </si>
+  <si>
+    <t>G16OHANA1NT</t>
+  </si>
+  <si>
+    <t>FW Fire 162 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 162W</t>
+  </si>
+  <si>
+    <t>G16FWFIR4NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>16 Purple</t>
+  </si>
+  <si>
+    <t>SLAM 16 Purple</t>
+  </si>
+  <si>
+    <t>G16SLAMV2NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>16U Jessica</t>
+  </si>
+  <si>
+    <t>VSTX 16u Jessica</t>
+  </si>
+  <si>
+    <t>G16VSVBC1NT</t>
+  </si>
+  <si>
+    <t>Rock Solid Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rock Solid 16 Sky</t>
+  </si>
+  <si>
+    <t>RSVBC 16 Sky</t>
+  </si>
+  <si>
+    <t>G16RSVBC1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Dynasty 16u</t>
+  </si>
+  <si>
+    <t>DVC16</t>
+  </si>
+  <si>
+    <t>G16DYNVB1LS</t>
+  </si>
+  <si>
     <t>Elite Volleyball Academy</t>
   </si>
   <si>
     <t>EVA 16 National</t>
   </si>
   <si>
     <t>G16EVAVB2DE</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...92 lines deleted...]
-    <t>G16SKYLN6NT</t>
+    <t>DroppedPaid</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>16 National Royal</t>
   </si>
   <si>
     <t>APV 16 National Royal</t>
   </si>
   <si>
     <t>G16ATPRV2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">212 Volleyball Club </t>
-[...160 lines deleted...]
-  <si>
     <t>Rocketfuel318 16s SHR</t>
   </si>
   <si>
     <t>RVC318 16 SHR</t>
   </si>
   <si>
     <t>G16RFUEL5BY</t>
-  </si>
-[...1 lines deleted...]
-    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -785,51 +800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -858,750 +873,790 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>98.046000000000006</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>93.73099999999999</v>
+        <v>92.471</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F4">
-        <v>87.80500000000001</v>
+        <v>87.352</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>86.155</v>
+        <v>86.83199999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>86.052000000000007</v>
+        <v>86.77200000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>85.863</v>
+        <v>86.297</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>85.447</v>
+        <v>85.473</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>36</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>84.65000000000001</v>
+        <v>85.267</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
         <v>38</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>39</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>84.607</v>
+        <v>85.043000000000006</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
         <v>42</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>83.845</v>
+        <v>84.712</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>83.393</v>
+        <v>84.148</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F13">
-        <v>83.0079999999999956</v>
+        <v>84.12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>54</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>82.417</v>
+        <v>82.867</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>82.393</v>
+        <v>82.749</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
         <v>60</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>61</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>82.248</v>
+        <v>82.31</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>64</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>65</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>81.97</v>
+        <v>82.058000000000007</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>68</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>81.878</v>
+        <v>81.81699999999999</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" t="s">
         <v>71</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>72</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>81.857</v>
+        <v>81.717</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="B20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" t="s">
         <v>74</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>75</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>81.57899999999999</v>
+        <v>81.173</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>6</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>81.379</v>
+        <v>81.148</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
         <v>80</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>81</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>82</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>81.073999999999998</v>
+        <v>80.88200000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>16.1</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>80.375</v>
+        <v>79.822</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>87</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24">
+        <v>16.1</v>
+      </c>
+      <c r="C24" t="s">
         <v>88</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>89</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>79.63500000000001</v>
+        <v>79.80800000000001</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B25" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" t="s">
         <v>91</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>92</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>78.968</v>
+        <v>79.105</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>78.768</v>
+        <v>78.81999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E27" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F27">
-        <v>78.363</v>
+        <v>77.944</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="B28" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" t="s">
         <v>100</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>101</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>78.352</v>
+        <v>77.88500000000001</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" t="s">
+        <v>102</v>
+      </c>
+      <c r="C29" t="s">
         <v>103</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>104</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>76.976</v>
+        <v>77.84399999999999</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" t="s">
+        <v>106</v>
+      </c>
+      <c r="C30" t="s">
         <v>107</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
         <v>108</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>76.905</v>
+        <v>77.634</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" t="s">
         <v>111</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>112</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>76.85899999999999</v>
+        <v>77.33</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" t="s">
         <v>114</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>115</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>76.602</v>
+        <v>77.025000000000006</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>116</v>
+      </c>
+      <c r="C33" t="s">
         <v>117</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
         <v>118</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>76.559</v>
+        <v>76.824</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" t="s">
         <v>121</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
         <v>122</v>
       </c>
-      <c r="C34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>76.066999999999993</v>
+        <v>76.444</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
+        <v>124</v>
+      </c>
+      <c r="C35" t="s">
         <v>125</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
         <v>126</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>74.97</v>
+        <v>75.285</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
+        <v>128</v>
+      </c>
+      <c r="C36" t="s">
         <v>129</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
         <v>130</v>
       </c>
-      <c r="C36" t="s">
+      <c r="E36" t="s">
         <v>131</v>
       </c>
-      <c r="D36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F36">
-        <v>80.033000000000001</v>
+        <v>78.678</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" t="s">
         <v>134</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
         <v>135</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F37">
         <v>70.523</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" t="s">
+        <v>137</v>
+      </c>
+      <c r="D38" t="s">
         <v>138</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" t="s">
         <v>139</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38">
+        <v>83.393</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
         <v>140</v>
       </c>
-      <c r="E38" t="s">
+      <c r="B39" t="s">
         <v>141</v>
       </c>
-      <c r="F38">
+      <c r="C39" t="s">
+        <v>142</v>
+      </c>
+      <c r="D39" t="s">
+        <v>143</v>
+      </c>
+      <c r="E39" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39">
+        <v>80.19799999999999</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" t="s">
+        <v>145</v>
+      </c>
+      <c r="D40" t="s">
+        <v>146</v>
+      </c>
+      <c r="E40" t="s">
+        <v>139</v>
+      </c>
+      <c r="F40">
         <v>67.56999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>