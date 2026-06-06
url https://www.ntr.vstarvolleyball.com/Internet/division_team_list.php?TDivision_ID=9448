--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -80,66 +80,66 @@
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>TX legends 11 Blue</t>
   </si>
   <si>
     <t>G11TXLEG2LS</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>11 Regional</t>
   </si>
   <si>
     <t>North Point 11 Regional</t>
   </si>
   <si>
     <t>G11NORPT1NT</t>
   </si>
   <si>
+    <t>Blocksport Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Local</t>
+  </si>
+  <si>
+    <t>Blocksport 11 Local</t>
+  </si>
+  <si>
+    <t>G11BLOCK1NT</t>
+  </si>
+  <si>
     <t>WVC VERNON 10</t>
   </si>
   <si>
     <t>G10WINDT2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G11BLOCK1NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>9 CLUB PREP</t>
   </si>
   <si>
     <t>HOT SHOTS 9CP</t>
   </si>
   <si>
     <t>G09CADHS1NT</t>
   </si>
   <si>
     <t>11 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 11R</t>
   </si>
   <si>
     <t>G11CADHS3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
@@ -597,86 +597,86 @@
         <v>68.486</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>63.335</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>60.802</v>
+        <v>61.337</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>59.398</v>
+        <v>60.643</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>28</v>