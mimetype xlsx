--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -633,131 +633,131 @@
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>69.70099999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>67.995</v>
+        <v>67.611</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>66.15300000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>65.304</v>
+        <v>65.752</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>62.404</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>59.091000000000001</v>
+        <v>59.748</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>46</v>
       </c>
       <c r="F11">
         <v>66.51900000000001</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>