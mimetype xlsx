--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -56,72 +56,72 @@
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 15U National Angela</t>
   </si>
   <si>
     <t>G15INFTY3NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Conquerors</t>
   </si>
   <si>
     <t>Conquerors 15</t>
   </si>
   <si>
     <t xml:space="preserve">Conquerors 15 </t>
   </si>
   <si>
     <t>G15CONQR1NT</t>
   </si>
   <si>
+    <t>DFW Elite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15's Black </t>
+  </si>
+  <si>
+    <t>DFW Elite 15's Black</t>
+  </si>
+  <si>
+    <t>G15DFTLE2NT</t>
+  </si>
+  <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>15 Red</t>
   </si>
   <si>
     <t>Blocksport 15R</t>
   </si>
   <si>
     <t>G15BLOCK1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15DFTLE2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 15 Black</t>
   </si>
   <si>
     <t>G15ALLEG3NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>16 Red elite travel 16,2</t>
   </si>
   <si>
     <t>16 Red elite Travel16.2</t>
   </si>
   <si>
     <t>G16AIRCV2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
@@ -542,71 +542,71 @@
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
         <v>63.941</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>63.903</v>
+        <v>63.826</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>63.826</v>
+        <v>63.761</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
         <v>62.719</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>