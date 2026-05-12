--- v0 (2026-03-24)
+++ v1 (2026-05-12)
@@ -47,105 +47,105 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>16 Mavs</t>
   </si>
   <si>
     <t>East TX Jrs 16 Mavs</t>
   </si>
   <si>
     <t>G16ETXJR2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 16s R</t>
+  </si>
+  <si>
+    <t>RVC318 16R</t>
+  </si>
+  <si>
+    <t>G16RFUEL4BY</t>
+  </si>
+  <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>16 Blue</t>
   </si>
   <si>
     <t>PVC 16 Blue</t>
   </si>
   <si>
     <t>G16PINEY1NT</t>
   </si>
   <si>
-    <t>RocketFuel Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Henderson Juniors Volleyball Club</t>
   </si>
   <si>
     <t>16 RED</t>
   </si>
   <si>
     <t>HJVC 16 RED</t>
   </si>
   <si>
     <t>G16HJVBC3NT</t>
   </si>
   <si>
+    <t>Rocketfuel318 16s SHR</t>
+  </si>
+  <si>
+    <t>RVC318 16 SHR</t>
+  </si>
+  <si>
+    <t>G16RFUEL5BY</t>
+  </si>
+  <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>15U-Pink</t>
   </si>
   <si>
     <t>Forge 15U</t>
   </si>
   <si>
     <t>G15FORGE1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16RFUEL5BY</t>
   </si>
   <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 16U Black </t>
   </si>
   <si>
     <t>Hard Hitters 16UB</t>
   </si>
   <si>
     <t>G16ABAHH1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -517,151 +517,151 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>77.51600000000001</v>
+        <v>78.173</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>76.547</v>
+        <v>77.33</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>76.066999999999993</v>
+        <v>76.547</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>73.15300000000001</v>
+        <v>74.297</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>68.045000000000002</v>
+        <v>67.56999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>67.56999999999999</v>
+        <v>67.363</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>