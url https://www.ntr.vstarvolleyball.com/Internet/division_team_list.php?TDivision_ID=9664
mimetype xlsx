--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -664,51 +664,51 @@
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>81.687</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>80.994</v>
+        <v>81.39</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>80.151</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
@@ -744,111 +744,111 @@
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>70.474</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>67.7</v>
+        <v>67.47</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>65.48699999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>62.592</v>
+        <v>62.449</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>62.2</v>
+        <v>62.052</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>61.262</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
@@ -884,51 +884,51 @@
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15">
         <v>61.681</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16">
-        <v>61.504</v>
+        <v>61.048999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>